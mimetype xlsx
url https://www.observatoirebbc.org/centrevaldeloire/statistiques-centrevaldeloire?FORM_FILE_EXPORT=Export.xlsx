--- v1 (2025-12-07)
+++ v2 (2026-04-29)
@@ -430,54 +430,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V257"/>
+  <dimension ref="A1:V259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="V1" sqref="V1:V257"/>
+      <selection activeCell="V1" sqref="V1:V259"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -13086,1151 +13086,1151 @@
       </c>
       <c r="P186" s="3">
         <v>0</v>
       </c>
       <c r="Q186" s="5">
         <v>1</v>
       </c>
       <c r="R186">
         <v>0</v>
       </c>
       <c r="S186">
         <v>0</v>
       </c>
       <c r="T186">
         <v>0</v>
       </c>
       <c r="U186">
         <v>0</v>
       </c>
       <c r="V186" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:22">
       <c r="A187">
-        <v>45000</v>
+        <v>41600</v>
       </c>
       <c r="B187">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C187">
         <v>0</v>
       </c>
       <c r="D187">
         <v>0</v>
       </c>
       <c r="E187">
         <v>0</v>
       </c>
       <c r="F187" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G187">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H187">
         <v>0</v>
       </c>
       <c r="I187" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J187" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="K187">
-        <v>397</v>
+        <v>0</v>
       </c>
       <c r="L187">
         <v>0</v>
       </c>
       <c r="M187">
-        <v>176</v>
+        <v>0</v>
       </c>
       <c r="N187">
         <v>0</v>
       </c>
       <c r="O187">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="P187" s="3">
-        <v>668</v>
+        <v>0</v>
       </c>
       <c r="Q187" s="5">
-        <v>678</v>
+        <v>0</v>
       </c>
       <c r="R187">
         <v>0</v>
       </c>
       <c r="S187">
         <v>0</v>
       </c>
       <c r="T187">
-        <v>0</v>
+        <v>1386</v>
       </c>
       <c r="U187">
-        <v>4138</v>
+        <v>0</v>
       </c>
       <c r="V187" s="3">
-        <v>4138</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="188" spans="1:22">
       <c r="A188">
-        <v>45002</v>
+        <v>45000</v>
       </c>
       <c r="B188">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C188">
         <v>0</v>
       </c>
       <c r="D188">
         <v>0</v>
       </c>
       <c r="E188">
         <v>0</v>
       </c>
       <c r="F188" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G188">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H188">
         <v>0</v>
       </c>
       <c r="I188" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J188" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="K188">
-        <v>0</v>
+        <v>492</v>
       </c>
       <c r="L188">
         <v>0</v>
       </c>
       <c r="M188">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="N188">
         <v>0</v>
       </c>
       <c r="O188">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="P188" s="3">
-        <v>0</v>
+        <v>763</v>
       </c>
       <c r="Q188" s="5">
-        <v>0</v>
+        <v>773</v>
       </c>
       <c r="R188">
-        <v>310</v>
+        <v>0</v>
       </c>
       <c r="S188">
         <v>0</v>
       </c>
       <c r="T188">
         <v>0</v>
       </c>
       <c r="U188">
-        <v>0</v>
+        <v>4138</v>
       </c>
       <c r="V188" s="3">
-        <v>310</v>
+        <v>4138</v>
       </c>
     </row>
     <row r="189" spans="1:22">
       <c r="A189">
-        <v>45020</v>
+        <v>45002</v>
       </c>
       <c r="B189">
         <v>0</v>
       </c>
       <c r="C189">
         <v>0</v>
       </c>
       <c r="D189">
         <v>0</v>
       </c>
       <c r="E189">
         <v>0</v>
       </c>
       <c r="F189" s="3">
         <v>0</v>
       </c>
       <c r="G189">
         <v>0</v>
       </c>
       <c r="H189">
         <v>0</v>
       </c>
       <c r="I189" s="3">
         <v>0</v>
       </c>
       <c r="J189" s="5">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0</v>
       </c>
       <c r="L189">
         <v>0</v>
       </c>
       <c r="M189">
         <v>0</v>
       </c>
       <c r="N189">
         <v>0</v>
       </c>
       <c r="O189">
         <v>0</v>
       </c>
       <c r="P189" s="3">
         <v>0</v>
       </c>
       <c r="Q189" s="5">
         <v>0</v>
       </c>
       <c r="R189">
-        <v>600</v>
+        <v>310</v>
       </c>
       <c r="S189">
         <v>0</v>
       </c>
       <c r="T189">
         <v>0</v>
       </c>
       <c r="U189">
         <v>0</v>
       </c>
       <c r="V189" s="3">
-        <v>600</v>
+        <v>310</v>
       </c>
     </row>
     <row r="190" spans="1:22">
       <c r="A190">
-        <v>45031</v>
+        <v>45020</v>
       </c>
       <c r="B190">
         <v>0</v>
       </c>
       <c r="C190">
         <v>0</v>
       </c>
       <c r="D190">
         <v>0</v>
       </c>
       <c r="E190">
         <v>0</v>
       </c>
       <c r="F190" s="3">
         <v>0</v>
       </c>
       <c r="G190">
         <v>0</v>
       </c>
       <c r="H190">
         <v>0</v>
       </c>
       <c r="I190" s="3">
         <v>0</v>
       </c>
       <c r="J190" s="5">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0</v>
       </c>
       <c r="L190">
         <v>0</v>
       </c>
       <c r="M190">
         <v>0</v>
       </c>
       <c r="N190">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="O190">
         <v>0</v>
       </c>
       <c r="P190" s="3">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="Q190" s="5">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="R190">
-        <v>742</v>
+        <v>600</v>
       </c>
       <c r="S190">
         <v>0</v>
       </c>
       <c r="T190">
         <v>0</v>
       </c>
       <c r="U190">
         <v>0</v>
       </c>
       <c r="V190" s="3">
-        <v>742</v>
+        <v>600</v>
       </c>
     </row>
     <row r="191" spans="1:22">
       <c r="A191">
-        <v>45045</v>
+        <v>45031</v>
       </c>
       <c r="B191">
         <v>0</v>
       </c>
       <c r="C191">
         <v>0</v>
       </c>
       <c r="D191">
         <v>0</v>
       </c>
       <c r="E191">
         <v>0</v>
       </c>
       <c r="F191" s="3">
         <v>0</v>
       </c>
       <c r="G191">
         <v>0</v>
       </c>
       <c r="H191">
         <v>0</v>
       </c>
       <c r="I191" s="3">
         <v>0</v>
       </c>
       <c r="J191" s="5">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191">
         <v>0</v>
       </c>
       <c r="M191">
         <v>0</v>
       </c>
       <c r="N191">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="O191">
         <v>0</v>
       </c>
       <c r="P191" s="3">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="Q191" s="5">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="R191">
-        <v>179</v>
+        <v>742</v>
       </c>
       <c r="S191">
         <v>0</v>
       </c>
       <c r="T191">
         <v>0</v>
       </c>
       <c r="U191">
         <v>0</v>
       </c>
       <c r="V191" s="3">
-        <v>179</v>
+        <v>742</v>
       </c>
     </row>
     <row r="192" spans="1:22">
       <c r="A192">
-        <v>45053</v>
+        <v>45045</v>
       </c>
       <c r="B192">
         <v>0</v>
       </c>
       <c r="C192">
         <v>0</v>
       </c>
       <c r="D192">
         <v>0</v>
       </c>
       <c r="E192">
         <v>0</v>
       </c>
       <c r="F192" s="3">
         <v>0</v>
       </c>
       <c r="G192">
         <v>0</v>
       </c>
       <c r="H192">
         <v>0</v>
       </c>
       <c r="I192" s="3">
         <v>0</v>
       </c>
       <c r="J192" s="5">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192">
         <v>0</v>
       </c>
       <c r="M192">
         <v>0</v>
       </c>
       <c r="N192">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="O192">
         <v>0</v>
       </c>
       <c r="P192" s="3">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="Q192" s="5">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="R192">
-        <v>0</v>
+        <v>179</v>
       </c>
       <c r="S192">
         <v>0</v>
       </c>
       <c r="T192">
         <v>0</v>
       </c>
       <c r="U192">
         <v>0</v>
       </c>
       <c r="V192" s="3">
-        <v>0</v>
+        <v>179</v>
       </c>
     </row>
     <row r="193" spans="1:22">
       <c r="A193">
-        <v>45056</v>
+        <v>45053</v>
       </c>
       <c r="B193">
         <v>0</v>
       </c>
       <c r="C193">
         <v>0</v>
       </c>
       <c r="D193">
         <v>0</v>
       </c>
       <c r="E193">
         <v>0</v>
       </c>
       <c r="F193" s="3">
         <v>0</v>
       </c>
       <c r="G193">
         <v>0</v>
       </c>
       <c r="H193">
         <v>0</v>
       </c>
       <c r="I193" s="3">
         <v>0</v>
       </c>
       <c r="J193" s="5">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0</v>
       </c>
       <c r="L193">
         <v>0</v>
       </c>
       <c r="M193">
         <v>0</v>
       </c>
       <c r="N193">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="O193">
         <v>0</v>
       </c>
       <c r="P193" s="3">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="Q193" s="5">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="R193">
         <v>0</v>
       </c>
       <c r="S193">
         <v>0</v>
       </c>
       <c r="T193">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="U193">
         <v>0</v>
       </c>
       <c r="V193" s="3">
-        <v>6000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:22">
       <c r="A194">
-        <v>45059</v>
+        <v>45056</v>
       </c>
       <c r="B194">
         <v>0</v>
       </c>
       <c r="C194">
         <v>0</v>
       </c>
       <c r="D194">
         <v>0</v>
       </c>
       <c r="E194">
         <v>0</v>
       </c>
       <c r="F194" s="3">
         <v>0</v>
       </c>
       <c r="G194">
         <v>0</v>
       </c>
       <c r="H194">
         <v>0</v>
       </c>
       <c r="I194" s="3">
         <v>0</v>
       </c>
       <c r="J194" s="5">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194">
         <v>0</v>
       </c>
       <c r="M194">
         <v>0</v>
       </c>
       <c r="N194">
         <v>0</v>
       </c>
       <c r="O194">
         <v>0</v>
       </c>
       <c r="P194" s="3">
         <v>0</v>
       </c>
       <c r="Q194" s="5">
         <v>0</v>
       </c>
       <c r="R194">
-        <v>229</v>
+        <v>0</v>
       </c>
       <c r="S194">
         <v>0</v>
       </c>
       <c r="T194">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="U194">
         <v>0</v>
       </c>
       <c r="V194" s="3">
-        <v>229</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="195" spans="1:22">
       <c r="A195">
-        <v>45060</v>
+        <v>45059</v>
       </c>
       <c r="B195">
         <v>0</v>
       </c>
       <c r="C195">
         <v>0</v>
       </c>
       <c r="D195">
         <v>0</v>
       </c>
       <c r="E195">
         <v>0</v>
       </c>
       <c r="F195" s="3">
         <v>0</v>
       </c>
       <c r="G195">
         <v>0</v>
       </c>
       <c r="H195">
         <v>0</v>
       </c>
       <c r="I195" s="3">
         <v>0</v>
       </c>
       <c r="J195" s="5">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195">
         <v>0</v>
       </c>
       <c r="M195">
         <v>0</v>
       </c>
       <c r="N195">
         <v>0</v>
       </c>
       <c r="O195">
         <v>0</v>
       </c>
       <c r="P195" s="3">
         <v>0</v>
       </c>
       <c r="Q195" s="5">
         <v>0</v>
       </c>
       <c r="R195">
-        <v>64</v>
+        <v>229</v>
       </c>
       <c r="S195">
         <v>0</v>
       </c>
       <c r="T195">
         <v>0</v>
       </c>
       <c r="U195">
         <v>0</v>
       </c>
       <c r="V195" s="3">
-        <v>64</v>
+        <v>229</v>
       </c>
     </row>
     <row r="196" spans="1:22">
       <c r="A196">
-        <v>45085</v>
+        <v>45060</v>
       </c>
       <c r="B196">
         <v>0</v>
       </c>
       <c r="C196">
         <v>0</v>
       </c>
       <c r="D196">
         <v>0</v>
       </c>
       <c r="E196">
         <v>0</v>
       </c>
       <c r="F196" s="3">
         <v>0</v>
       </c>
       <c r="G196">
         <v>0</v>
       </c>
       <c r="H196">
         <v>0</v>
       </c>
       <c r="I196" s="3">
         <v>0</v>
       </c>
       <c r="J196" s="5">
         <v>0</v>
       </c>
       <c r="K196">
         <v>0</v>
       </c>
       <c r="L196">
         <v>0</v>
       </c>
       <c r="M196">
         <v>0</v>
       </c>
       <c r="N196">
         <v>0</v>
       </c>
       <c r="O196">
         <v>0</v>
       </c>
       <c r="P196" s="3">
         <v>0</v>
       </c>
       <c r="Q196" s="5">
         <v>0</v>
       </c>
       <c r="R196">
-        <v>845</v>
+        <v>64</v>
       </c>
       <c r="S196">
         <v>0</v>
       </c>
       <c r="T196">
         <v>0</v>
       </c>
       <c r="U196">
         <v>0</v>
       </c>
       <c r="V196" s="3">
-        <v>845</v>
+        <v>64</v>
       </c>
     </row>
     <row r="197" spans="1:22">
       <c r="A197">
-        <v>45100</v>
+        <v>45085</v>
       </c>
       <c r="B197">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C197">
         <v>0</v>
       </c>
       <c r="D197">
         <v>0</v>
       </c>
       <c r="E197">
         <v>0</v>
       </c>
       <c r="F197" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G197">
         <v>0</v>
       </c>
       <c r="H197">
         <v>0</v>
       </c>
       <c r="I197" s="3">
         <v>0</v>
       </c>
       <c r="J197" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K197">
-        <v>1138</v>
+        <v>0</v>
       </c>
       <c r="L197">
         <v>0</v>
       </c>
       <c r="M197">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="N197">
         <v>0</v>
       </c>
       <c r="O197">
         <v>0</v>
       </c>
       <c r="P197" s="3">
-        <v>1157</v>
+        <v>0</v>
       </c>
       <c r="Q197" s="5">
-        <v>1159</v>
+        <v>0</v>
       </c>
       <c r="R197">
-        <v>0</v>
+        <v>845</v>
       </c>
       <c r="S197">
         <v>0</v>
       </c>
       <c r="T197">
         <v>0</v>
       </c>
       <c r="U197">
         <v>0</v>
       </c>
       <c r="V197" s="3">
-        <v>0</v>
+        <v>845</v>
       </c>
     </row>
     <row r="198" spans="1:22">
       <c r="A198">
-        <v>45110</v>
+        <v>45100</v>
       </c>
       <c r="B198">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C198">
         <v>0</v>
       </c>
       <c r="D198">
         <v>0</v>
       </c>
       <c r="E198">
         <v>0</v>
       </c>
       <c r="F198" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G198">
         <v>0</v>
       </c>
       <c r="H198">
         <v>0</v>
       </c>
       <c r="I198" s="3">
         <v>0</v>
       </c>
       <c r="J198" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K198">
-        <v>0</v>
+        <v>1138</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
       <c r="M198">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="N198">
         <v>0</v>
       </c>
       <c r="O198">
         <v>0</v>
       </c>
       <c r="P198" s="3">
-        <v>0</v>
+        <v>1157</v>
       </c>
       <c r="Q198" s="5">
-        <v>1</v>
+        <v>1159</v>
       </c>
       <c r="R198">
         <v>0</v>
       </c>
       <c r="S198">
         <v>0</v>
       </c>
       <c r="T198">
         <v>0</v>
       </c>
       <c r="U198">
         <v>0</v>
       </c>
       <c r="V198" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:22">
       <c r="A199">
-        <v>45116</v>
+        <v>45110</v>
       </c>
       <c r="B199">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C199">
         <v>0</v>
       </c>
       <c r="D199">
         <v>0</v>
       </c>
       <c r="E199">
         <v>0</v>
       </c>
       <c r="F199" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G199">
         <v>0</v>
       </c>
       <c r="H199">
         <v>0</v>
       </c>
       <c r="I199" s="3">
         <v>0</v>
       </c>
       <c r="J199" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K199">
         <v>0</v>
       </c>
       <c r="L199">
         <v>0</v>
       </c>
       <c r="M199">
         <v>0</v>
       </c>
       <c r="N199">
         <v>0</v>
       </c>
       <c r="O199">
         <v>0</v>
       </c>
       <c r="P199" s="3">
         <v>0</v>
       </c>
       <c r="Q199" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R199">
-        <v>132</v>
+        <v>0</v>
       </c>
       <c r="S199">
         <v>0</v>
       </c>
       <c r="T199">
         <v>0</v>
       </c>
       <c r="U199">
         <v>0</v>
       </c>
       <c r="V199" s="3">
-        <v>132</v>
+        <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:22">
       <c r="A200">
-        <v>45118</v>
+        <v>45116</v>
       </c>
       <c r="B200">
         <v>0</v>
       </c>
       <c r="C200">
         <v>0</v>
       </c>
       <c r="D200">
         <v>0</v>
       </c>
       <c r="E200">
         <v>0</v>
       </c>
       <c r="F200" s="3">
         <v>0</v>
       </c>
       <c r="G200">
         <v>0</v>
       </c>
       <c r="H200">
         <v>0</v>
       </c>
       <c r="I200" s="3">
         <v>0</v>
       </c>
       <c r="J200" s="5">
         <v>0</v>
       </c>
       <c r="K200">
         <v>0</v>
       </c>
       <c r="L200">
         <v>0</v>
       </c>
       <c r="M200">
         <v>0</v>
       </c>
       <c r="N200">
         <v>0</v>
       </c>
       <c r="O200">
         <v>0</v>
       </c>
       <c r="P200" s="3">
         <v>0</v>
       </c>
       <c r="Q200" s="5">
         <v>0</v>
       </c>
       <c r="R200">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="S200">
         <v>0</v>
       </c>
       <c r="T200">
         <v>0</v>
       </c>
       <c r="U200">
         <v>0</v>
       </c>
       <c r="V200" s="3">
-        <v>158</v>
+        <v>132</v>
       </c>
     </row>
     <row r="201" spans="1:22">
       <c r="A201">
-        <v>45119</v>
+        <v>45118</v>
       </c>
       <c r="B201">
         <v>0</v>
       </c>
       <c r="C201">
         <v>0</v>
       </c>
       <c r="D201">
         <v>0</v>
       </c>
       <c r="E201">
         <v>0</v>
       </c>
       <c r="F201" s="3">
         <v>0</v>
       </c>
       <c r="G201">
         <v>0</v>
       </c>
       <c r="H201">
         <v>0</v>
       </c>
       <c r="I201" s="3">
         <v>0</v>
       </c>
       <c r="J201" s="5">
         <v>0</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201">
         <v>0</v>
       </c>
       <c r="M201">
         <v>0</v>
       </c>
       <c r="N201">
         <v>0</v>
       </c>
       <c r="O201">
         <v>0</v>
       </c>
       <c r="P201" s="3">
         <v>0</v>
       </c>
       <c r="Q201" s="5">
         <v>0</v>
       </c>
       <c r="R201">
-        <v>846</v>
+        <v>158</v>
       </c>
       <c r="S201">
         <v>0</v>
       </c>
       <c r="T201">
         <v>0</v>
       </c>
       <c r="U201">
         <v>0</v>
       </c>
       <c r="V201" s="3">
-        <v>846</v>
+        <v>158</v>
       </c>
     </row>
     <row r="202" spans="1:22">
       <c r="A202">
-        <v>45120</v>
+        <v>45119</v>
       </c>
       <c r="B202">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C202">
         <v>0</v>
       </c>
       <c r="D202">
         <v>0</v>
       </c>
       <c r="E202">
         <v>0</v>
       </c>
       <c r="F202" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G202">
         <v>0</v>
       </c>
       <c r="H202">
         <v>0</v>
       </c>
       <c r="I202" s="3">
         <v>0</v>
       </c>
       <c r="J202" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202">
         <v>0</v>
       </c>
       <c r="M202">
         <v>0</v>
       </c>
       <c r="N202">
         <v>0</v>
       </c>
       <c r="O202">
         <v>0</v>
       </c>
       <c r="P202" s="3">
         <v>0</v>
       </c>
       <c r="Q202" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R202">
-        <v>0</v>
+        <v>846</v>
       </c>
       <c r="S202">
         <v>0</v>
       </c>
       <c r="T202">
         <v>0</v>
       </c>
       <c r="U202">
         <v>0</v>
       </c>
       <c r="V202" s="3">
-        <v>0</v>
+        <v>846</v>
       </c>
     </row>
     <row r="203" spans="1:22">
       <c r="A203">
-        <v>45130</v>
+        <v>45120</v>
       </c>
       <c r="B203">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C203">
         <v>0</v>
       </c>
       <c r="D203">
         <v>0</v>
       </c>
       <c r="E203">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F203" s="3">
         <v>1</v>
       </c>
       <c r="G203">
         <v>0</v>
       </c>
       <c r="H203">
         <v>0</v>
       </c>
       <c r="I203" s="3">
         <v>0</v>
       </c>
       <c r="J203" s="5">
         <v>1</v>
       </c>
       <c r="K203">
         <v>0</v>
       </c>
       <c r="L203">
         <v>0</v>
       </c>
       <c r="M203">
         <v>0</v>
       </c>
@@ -14242,3247 +14242,3247 @@
       </c>
       <c r="P203" s="3">
         <v>0</v>
       </c>
       <c r="Q203" s="5">
         <v>1</v>
       </c>
       <c r="R203">
         <v>0</v>
       </c>
       <c r="S203">
         <v>0</v>
       </c>
       <c r="T203">
         <v>0</v>
       </c>
       <c r="U203">
         <v>0</v>
       </c>
       <c r="V203" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:22">
       <c r="A204">
-        <v>45140</v>
+        <v>45130</v>
       </c>
       <c r="B204">
         <v>0</v>
       </c>
       <c r="C204">
         <v>0</v>
       </c>
       <c r="D204">
         <v>0</v>
       </c>
       <c r="E204">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F204" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G204">
         <v>0</v>
       </c>
       <c r="H204">
         <v>0</v>
       </c>
       <c r="I204" s="3">
         <v>0</v>
       </c>
       <c r="J204" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K204">
-        <v>281</v>
+        <v>0</v>
       </c>
       <c r="L204">
         <v>0</v>
       </c>
       <c r="M204">
         <v>0</v>
       </c>
       <c r="N204">
         <v>0</v>
       </c>
       <c r="O204">
         <v>0</v>
       </c>
       <c r="P204" s="3">
-        <v>281</v>
+        <v>0</v>
       </c>
       <c r="Q204" s="5">
-        <v>281</v>
+        <v>1</v>
       </c>
       <c r="R204">
         <v>0</v>
       </c>
       <c r="S204">
         <v>0</v>
       </c>
       <c r="T204">
         <v>0</v>
       </c>
       <c r="U204">
         <v>0</v>
       </c>
       <c r="V204" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:22">
       <c r="A205">
-        <v>45146</v>
+        <v>45140</v>
       </c>
       <c r="B205">
         <v>0</v>
       </c>
       <c r="C205">
         <v>0</v>
       </c>
       <c r="D205">
         <v>0</v>
       </c>
       <c r="E205">
         <v>0</v>
       </c>
       <c r="F205" s="3">
         <v>0</v>
       </c>
       <c r="G205">
         <v>0</v>
       </c>
       <c r="H205">
         <v>0</v>
       </c>
       <c r="I205" s="3">
         <v>0</v>
       </c>
       <c r="J205" s="5">
         <v>0</v>
       </c>
       <c r="K205">
-        <v>0</v>
+        <v>281</v>
       </c>
       <c r="L205">
         <v>0</v>
       </c>
       <c r="M205">
         <v>0</v>
       </c>
       <c r="N205">
         <v>0</v>
       </c>
       <c r="O205">
         <v>0</v>
       </c>
       <c r="P205" s="3">
-        <v>0</v>
+        <v>281</v>
       </c>
       <c r="Q205" s="5">
-        <v>0</v>
+        <v>281</v>
       </c>
       <c r="R205">
-        <v>1906</v>
+        <v>0</v>
       </c>
       <c r="S205">
         <v>0</v>
       </c>
       <c r="T205">
         <v>0</v>
       </c>
       <c r="U205">
         <v>0</v>
       </c>
       <c r="V205" s="3">
-        <v>1906</v>
+        <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:22">
       <c r="A206">
-        <v>45150</v>
+        <v>45146</v>
       </c>
       <c r="B206">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C206">
         <v>0</v>
       </c>
       <c r="D206">
         <v>0</v>
       </c>
       <c r="E206">
         <v>0</v>
       </c>
       <c r="F206" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G206">
         <v>0</v>
       </c>
       <c r="H206">
         <v>0</v>
       </c>
       <c r="I206" s="3">
         <v>0</v>
       </c>
       <c r="J206" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K206">
         <v>0</v>
       </c>
       <c r="L206">
         <v>0</v>
       </c>
       <c r="M206">
         <v>0</v>
       </c>
       <c r="N206">
         <v>0</v>
       </c>
       <c r="O206">
         <v>0</v>
       </c>
       <c r="P206" s="3">
         <v>0</v>
       </c>
       <c r="Q206" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R206">
-        <v>0</v>
+        <v>1906</v>
       </c>
       <c r="S206">
         <v>0</v>
       </c>
       <c r="T206">
         <v>0</v>
       </c>
       <c r="U206">
         <v>0</v>
       </c>
       <c r="V206" s="3">
-        <v>0</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="207" spans="1:22">
       <c r="A207">
-        <v>45151</v>
+        <v>45150</v>
       </c>
       <c r="B207">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C207">
         <v>0</v>
       </c>
       <c r="D207">
         <v>0</v>
       </c>
       <c r="E207">
         <v>0</v>
       </c>
       <c r="F207" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G207">
         <v>0</v>
       </c>
       <c r="H207">
         <v>0</v>
       </c>
       <c r="I207" s="3">
         <v>0</v>
       </c>
       <c r="J207" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K207">
         <v>0</v>
       </c>
       <c r="L207">
         <v>0</v>
       </c>
       <c r="M207">
         <v>0</v>
       </c>
       <c r="N207">
         <v>0</v>
       </c>
       <c r="O207">
         <v>0</v>
       </c>
       <c r="P207" s="3">
         <v>0</v>
       </c>
       <c r="Q207" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R207">
-        <v>160</v>
+        <v>0</v>
       </c>
       <c r="S207">
         <v>0</v>
       </c>
       <c r="T207">
         <v>0</v>
       </c>
       <c r="U207">
         <v>0</v>
       </c>
       <c r="V207" s="3">
-        <v>160</v>
+        <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:22">
       <c r="A208">
-        <v>45154</v>
+        <v>45151</v>
       </c>
       <c r="B208">
         <v>0</v>
       </c>
       <c r="C208">
         <v>0</v>
       </c>
       <c r="D208">
         <v>0</v>
       </c>
       <c r="E208">
         <v>0</v>
       </c>
       <c r="F208" s="3">
         <v>0</v>
       </c>
       <c r="G208">
         <v>0</v>
       </c>
       <c r="H208">
         <v>0</v>
       </c>
       <c r="I208" s="3">
         <v>0</v>
       </c>
       <c r="J208" s="5">
         <v>0</v>
       </c>
       <c r="K208">
         <v>0</v>
       </c>
       <c r="L208">
         <v>0</v>
       </c>
       <c r="M208">
         <v>0</v>
       </c>
       <c r="N208">
         <v>0</v>
       </c>
       <c r="O208">
         <v>0</v>
       </c>
       <c r="P208" s="3">
         <v>0</v>
       </c>
       <c r="Q208" s="5">
         <v>0</v>
       </c>
       <c r="R208">
-        <v>229</v>
+        <v>160</v>
       </c>
       <c r="S208">
         <v>0</v>
       </c>
       <c r="T208">
         <v>0</v>
       </c>
       <c r="U208">
         <v>0</v>
       </c>
       <c r="V208" s="3">
-        <v>229</v>
+        <v>160</v>
       </c>
     </row>
     <row r="209" spans="1:22">
       <c r="A209">
-        <v>45155</v>
+        <v>45154</v>
       </c>
       <c r="B209">
         <v>0</v>
       </c>
       <c r="C209">
         <v>0</v>
       </c>
       <c r="D209">
         <v>0</v>
       </c>
       <c r="E209">
         <v>0</v>
       </c>
       <c r="F209" s="3">
         <v>0</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
       <c r="H209">
         <v>0</v>
       </c>
       <c r="I209" s="3">
         <v>0</v>
       </c>
       <c r="J209" s="5">
         <v>0</v>
       </c>
       <c r="K209">
         <v>0</v>
       </c>
       <c r="L209">
         <v>0</v>
       </c>
       <c r="M209">
         <v>0</v>
       </c>
       <c r="N209">
         <v>0</v>
       </c>
       <c r="O209">
         <v>0</v>
       </c>
       <c r="P209" s="3">
         <v>0</v>
       </c>
       <c r="Q209" s="5">
         <v>0</v>
       </c>
       <c r="R209">
-        <v>3250</v>
+        <v>229</v>
       </c>
       <c r="S209">
         <v>0</v>
       </c>
       <c r="T209">
         <v>0</v>
       </c>
       <c r="U209">
         <v>0</v>
       </c>
       <c r="V209" s="3">
-        <v>3250</v>
+        <v>229</v>
       </c>
     </row>
     <row r="210" spans="1:22">
       <c r="A210">
-        <v>45160</v>
+        <v>45155</v>
       </c>
       <c r="B210">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C210">
         <v>0</v>
       </c>
       <c r="D210">
         <v>0</v>
       </c>
       <c r="E210">
         <v>0</v>
       </c>
       <c r="F210" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G210">
         <v>0</v>
       </c>
       <c r="H210">
         <v>0</v>
       </c>
       <c r="I210" s="3">
         <v>0</v>
       </c>
       <c r="J210" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K210">
         <v>0</v>
       </c>
       <c r="L210">
         <v>0</v>
       </c>
       <c r="M210">
         <v>0</v>
       </c>
       <c r="N210">
         <v>0</v>
       </c>
       <c r="O210">
         <v>0</v>
       </c>
       <c r="P210" s="3">
         <v>0</v>
       </c>
       <c r="Q210" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R210">
-        <v>0</v>
+        <v>3250</v>
       </c>
       <c r="S210">
         <v>0</v>
       </c>
       <c r="T210">
         <v>0</v>
       </c>
       <c r="U210">
-        <v>2811</v>
+        <v>0</v>
       </c>
       <c r="V210" s="3">
-        <v>2811</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="211" spans="1:22">
       <c r="A211">
-        <v>45167</v>
+        <v>45160</v>
       </c>
       <c r="B211">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C211">
         <v>0</v>
       </c>
       <c r="D211">
         <v>0</v>
       </c>
       <c r="E211">
         <v>0</v>
       </c>
       <c r="F211" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G211">
         <v>0</v>
       </c>
       <c r="H211">
         <v>0</v>
       </c>
       <c r="I211" s="3">
         <v>0</v>
       </c>
       <c r="J211" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K211">
         <v>0</v>
       </c>
       <c r="L211">
         <v>0</v>
       </c>
       <c r="M211">
         <v>0</v>
       </c>
       <c r="N211">
         <v>0</v>
       </c>
       <c r="O211">
         <v>0</v>
       </c>
       <c r="P211" s="3">
         <v>0</v>
       </c>
       <c r="Q211" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R211">
-        <v>1427</v>
+        <v>0</v>
       </c>
       <c r="S211">
         <v>0</v>
       </c>
       <c r="T211">
         <v>0</v>
       </c>
       <c r="U211">
-        <v>0</v>
+        <v>2811</v>
       </c>
       <c r="V211" s="3">
-        <v>1427</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="212" spans="1:22">
       <c r="A212">
-        <v>45190</v>
+        <v>45167</v>
       </c>
       <c r="B212">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C212">
         <v>0</v>
       </c>
       <c r="D212">
         <v>0</v>
       </c>
       <c r="E212">
         <v>0</v>
       </c>
       <c r="F212" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G212">
         <v>0</v>
       </c>
       <c r="H212">
         <v>0</v>
       </c>
       <c r="I212" s="3">
         <v>0</v>
       </c>
       <c r="J212" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K212">
         <v>0</v>
       </c>
       <c r="L212">
         <v>0</v>
       </c>
       <c r="M212">
         <v>0</v>
       </c>
       <c r="N212">
         <v>0</v>
       </c>
       <c r="O212">
         <v>0</v>
       </c>
       <c r="P212" s="3">
         <v>0</v>
       </c>
       <c r="Q212" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R212">
-        <v>0</v>
+        <v>1427</v>
       </c>
       <c r="S212">
         <v>0</v>
       </c>
       <c r="T212">
         <v>0</v>
       </c>
       <c r="U212">
-        <v>2508</v>
+        <v>0</v>
       </c>
       <c r="V212" s="3">
-        <v>2508</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="213" spans="1:22">
       <c r="A213">
-        <v>45196</v>
+        <v>45190</v>
       </c>
       <c r="B213">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C213">
         <v>0</v>
       </c>
       <c r="D213">
         <v>0</v>
       </c>
       <c r="E213">
         <v>0</v>
       </c>
       <c r="F213" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G213">
         <v>0</v>
       </c>
       <c r="H213">
         <v>0</v>
       </c>
       <c r="I213" s="3">
         <v>0</v>
       </c>
       <c r="J213" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K213">
         <v>0</v>
       </c>
       <c r="L213">
         <v>0</v>
       </c>
       <c r="M213">
         <v>0</v>
       </c>
       <c r="N213">
         <v>0</v>
       </c>
       <c r="O213">
         <v>0</v>
       </c>
       <c r="P213" s="3">
         <v>0</v>
       </c>
       <c r="Q213" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R213">
-        <v>470</v>
+        <v>0</v>
       </c>
       <c r="S213">
         <v>0</v>
       </c>
       <c r="T213">
         <v>0</v>
       </c>
       <c r="U213">
-        <v>0</v>
+        <v>2508</v>
       </c>
       <c r="V213" s="3">
-        <v>470</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="214" spans="1:22">
       <c r="A214">
-        <v>45200</v>
+        <v>45196</v>
       </c>
       <c r="B214">
         <v>0</v>
       </c>
       <c r="C214">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D214">
         <v>0</v>
       </c>
       <c r="E214">
         <v>0</v>
       </c>
       <c r="F214" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G214">
         <v>0</v>
       </c>
       <c r="H214">
         <v>0</v>
       </c>
       <c r="I214" s="3">
         <v>0</v>
       </c>
       <c r="J214" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K214">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="L214">
         <v>0</v>
       </c>
       <c r="M214">
         <v>0</v>
       </c>
       <c r="N214">
         <v>0</v>
       </c>
       <c r="O214">
         <v>0</v>
       </c>
       <c r="P214" s="3">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="Q214" s="5">
-        <v>117</v>
+        <v>0</v>
       </c>
       <c r="R214">
-        <v>0</v>
+        <v>470</v>
       </c>
       <c r="S214">
         <v>0</v>
       </c>
       <c r="T214">
         <v>0</v>
       </c>
       <c r="U214">
         <v>0</v>
       </c>
       <c r="V214" s="3">
-        <v>0</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:22">
       <c r="A215">
-        <v>45202</v>
+        <v>45200</v>
       </c>
       <c r="B215">
         <v>0</v>
       </c>
       <c r="C215">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D215">
         <v>0</v>
       </c>
       <c r="E215">
         <v>0</v>
       </c>
       <c r="F215" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G215">
         <v>0</v>
       </c>
       <c r="H215">
         <v>0</v>
       </c>
       <c r="I215" s="3">
         <v>0</v>
       </c>
       <c r="J215" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K215">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="L215">
         <v>0</v>
       </c>
       <c r="M215">
         <v>0</v>
       </c>
       <c r="N215">
         <v>0</v>
       </c>
       <c r="O215">
         <v>0</v>
       </c>
       <c r="P215" s="3">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="Q215" s="5">
-        <v>0</v>
+        <v>117</v>
       </c>
       <c r="R215">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="S215">
         <v>0</v>
       </c>
       <c r="T215">
         <v>0</v>
       </c>
       <c r="U215">
         <v>0</v>
       </c>
       <c r="V215" s="3">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:22">
       <c r="A216">
-        <v>45203</v>
+        <v>45202</v>
       </c>
       <c r="B216">
         <v>0</v>
       </c>
       <c r="C216">
         <v>0</v>
       </c>
       <c r="D216">
         <v>0</v>
       </c>
       <c r="E216">
         <v>0</v>
       </c>
       <c r="F216" s="3">
         <v>0</v>
       </c>
       <c r="G216">
         <v>0</v>
       </c>
       <c r="H216">
         <v>0</v>
       </c>
       <c r="I216" s="3">
         <v>0</v>
       </c>
       <c r="J216" s="5">
         <v>0</v>
       </c>
       <c r="K216">
         <v>0</v>
       </c>
       <c r="L216">
         <v>0</v>
       </c>
       <c r="M216">
         <v>0</v>
       </c>
       <c r="N216">
         <v>0</v>
       </c>
       <c r="O216">
         <v>0</v>
       </c>
       <c r="P216" s="3">
         <v>0</v>
       </c>
       <c r="Q216" s="5">
         <v>0</v>
       </c>
       <c r="R216">
-        <v>2045</v>
+        <v>50</v>
       </c>
       <c r="S216">
         <v>0</v>
       </c>
       <c r="T216">
         <v>0</v>
       </c>
       <c r="U216">
         <v>0</v>
       </c>
       <c r="V216" s="3">
-        <v>2045</v>
+        <v>50</v>
       </c>
     </row>
     <row r="217" spans="1:22">
       <c r="A217">
-        <v>45204</v>
+        <v>45203</v>
       </c>
       <c r="B217">
         <v>0</v>
       </c>
       <c r="C217">
         <v>0</v>
       </c>
       <c r="D217">
         <v>0</v>
       </c>
       <c r="E217">
         <v>0</v>
       </c>
       <c r="F217" s="3">
         <v>0</v>
       </c>
       <c r="G217">
         <v>0</v>
       </c>
       <c r="H217">
         <v>0</v>
       </c>
       <c r="I217" s="3">
         <v>0</v>
       </c>
       <c r="J217" s="5">
         <v>0</v>
       </c>
       <c r="K217">
         <v>0</v>
       </c>
       <c r="L217">
         <v>0</v>
       </c>
       <c r="M217">
         <v>0</v>
       </c>
       <c r="N217">
         <v>0</v>
       </c>
       <c r="O217">
         <v>0</v>
       </c>
       <c r="P217" s="3">
         <v>0</v>
       </c>
       <c r="Q217" s="5">
         <v>0</v>
       </c>
       <c r="R217">
-        <v>128</v>
+        <v>2045</v>
       </c>
       <c r="S217">
         <v>0</v>
       </c>
       <c r="T217">
         <v>0</v>
       </c>
       <c r="U217">
         <v>0</v>
       </c>
       <c r="V217" s="3">
-        <v>128</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="218" spans="1:22">
       <c r="A218">
-        <v>45210</v>
+        <v>45204</v>
       </c>
       <c r="B218">
         <v>0</v>
       </c>
       <c r="C218">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D218">
         <v>0</v>
       </c>
       <c r="E218">
         <v>0</v>
       </c>
       <c r="F218" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G218">
         <v>0</v>
       </c>
       <c r="H218">
         <v>0</v>
       </c>
       <c r="I218" s="3">
         <v>0</v>
       </c>
       <c r="J218" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K218">
         <v>0</v>
       </c>
       <c r="L218">
         <v>0</v>
       </c>
       <c r="M218">
         <v>0</v>
       </c>
       <c r="N218">
         <v>0</v>
       </c>
       <c r="O218">
         <v>0</v>
       </c>
       <c r="P218" s="3">
         <v>0</v>
       </c>
       <c r="Q218" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R218">
-        <v>0</v>
+        <v>128</v>
       </c>
       <c r="S218">
         <v>0</v>
       </c>
       <c r="T218">
         <v>0</v>
       </c>
       <c r="U218">
         <v>0</v>
       </c>
       <c r="V218" s="3">
-        <v>0</v>
+        <v>128</v>
       </c>
     </row>
     <row r="219" spans="1:22">
       <c r="A219">
-        <v>45215</v>
+        <v>45210</v>
       </c>
       <c r="B219">
         <v>0</v>
       </c>
       <c r="C219">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D219">
         <v>0</v>
       </c>
       <c r="E219">
         <v>0</v>
       </c>
       <c r="F219" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G219">
         <v>0</v>
       </c>
       <c r="H219">
         <v>0</v>
       </c>
       <c r="I219" s="3">
         <v>0</v>
       </c>
       <c r="J219" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K219">
         <v>0</v>
       </c>
       <c r="L219">
         <v>0</v>
       </c>
       <c r="M219">
         <v>0</v>
       </c>
       <c r="N219">
         <v>0</v>
       </c>
       <c r="O219">
         <v>0</v>
       </c>
       <c r="P219" s="3">
         <v>0</v>
       </c>
       <c r="Q219" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R219">
-        <v>252</v>
+        <v>0</v>
       </c>
       <c r="S219">
         <v>0</v>
       </c>
       <c r="T219">
         <v>0</v>
       </c>
       <c r="U219">
         <v>0</v>
       </c>
       <c r="V219" s="3">
-        <v>252</v>
+        <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:22">
       <c r="A220">
-        <v>45222</v>
+        <v>45215</v>
       </c>
       <c r="B220">
         <v>0</v>
       </c>
       <c r="C220">
         <v>0</v>
       </c>
       <c r="D220">
         <v>0</v>
       </c>
       <c r="E220">
         <v>0</v>
       </c>
       <c r="F220" s="3">
         <v>0</v>
       </c>
       <c r="G220">
         <v>0</v>
       </c>
       <c r="H220">
         <v>0</v>
       </c>
       <c r="I220" s="3">
         <v>0</v>
       </c>
       <c r="J220" s="5">
         <v>0</v>
       </c>
       <c r="K220">
         <v>0</v>
       </c>
       <c r="L220">
         <v>0</v>
       </c>
       <c r="M220">
         <v>0</v>
       </c>
       <c r="N220">
         <v>0</v>
       </c>
       <c r="O220">
         <v>0</v>
       </c>
       <c r="P220" s="3">
         <v>0</v>
       </c>
       <c r="Q220" s="5">
         <v>0</v>
       </c>
       <c r="R220">
-        <v>225</v>
+        <v>252</v>
       </c>
       <c r="S220">
         <v>0</v>
       </c>
       <c r="T220">
         <v>0</v>
       </c>
       <c r="U220">
         <v>0</v>
       </c>
       <c r="V220" s="3">
-        <v>225</v>
+        <v>252</v>
       </c>
     </row>
     <row r="221" spans="1:22">
       <c r="A221">
-        <v>45226</v>
+        <v>45222</v>
       </c>
       <c r="B221">
         <v>0</v>
       </c>
       <c r="C221">
         <v>0</v>
       </c>
       <c r="D221">
         <v>0</v>
       </c>
       <c r="E221">
         <v>0</v>
       </c>
       <c r="F221" s="3">
         <v>0</v>
       </c>
       <c r="G221">
         <v>0</v>
       </c>
       <c r="H221">
         <v>0</v>
       </c>
       <c r="I221" s="3">
         <v>0</v>
       </c>
       <c r="J221" s="5">
         <v>0</v>
       </c>
       <c r="K221">
         <v>0</v>
       </c>
       <c r="L221">
         <v>0</v>
       </c>
       <c r="M221">
         <v>0</v>
       </c>
       <c r="N221">
         <v>0</v>
       </c>
       <c r="O221">
         <v>0</v>
       </c>
       <c r="P221" s="3">
         <v>0</v>
       </c>
       <c r="Q221" s="5">
         <v>0</v>
       </c>
       <c r="R221">
-        <v>545</v>
+        <v>225</v>
       </c>
       <c r="S221">
         <v>0</v>
       </c>
       <c r="T221">
         <v>0</v>
       </c>
       <c r="U221">
         <v>0</v>
       </c>
       <c r="V221" s="3">
-        <v>545</v>
+        <v>225</v>
       </c>
     </row>
     <row r="222" spans="1:22">
       <c r="A222">
-        <v>45229</v>
+        <v>45226</v>
       </c>
       <c r="B222">
         <v>0</v>
       </c>
       <c r="C222">
         <v>0</v>
       </c>
       <c r="D222">
         <v>0</v>
       </c>
       <c r="E222">
         <v>0</v>
       </c>
       <c r="F222" s="3">
         <v>0</v>
       </c>
       <c r="G222">
         <v>0</v>
       </c>
       <c r="H222">
         <v>0</v>
       </c>
       <c r="I222" s="3">
         <v>0</v>
       </c>
       <c r="J222" s="5">
         <v>0</v>
       </c>
       <c r="K222">
         <v>0</v>
       </c>
       <c r="L222">
         <v>0</v>
       </c>
       <c r="M222">
         <v>0</v>
       </c>
       <c r="N222">
         <v>0</v>
       </c>
       <c r="O222">
         <v>0</v>
       </c>
       <c r="P222" s="3">
         <v>0</v>
       </c>
       <c r="Q222" s="5">
         <v>0</v>
       </c>
       <c r="R222">
-        <v>432</v>
+        <v>545</v>
       </c>
       <c r="S222">
         <v>0</v>
       </c>
       <c r="T222">
         <v>0</v>
       </c>
       <c r="U222">
         <v>0</v>
       </c>
       <c r="V222" s="3">
-        <v>432</v>
+        <v>545</v>
       </c>
     </row>
     <row r="223" spans="1:22">
       <c r="A223">
-        <v>45234</v>
+        <v>45229</v>
       </c>
       <c r="B223">
         <v>0</v>
       </c>
       <c r="C223">
         <v>0</v>
       </c>
       <c r="D223">
         <v>0</v>
       </c>
       <c r="E223">
         <v>0</v>
       </c>
       <c r="F223" s="3">
         <v>0</v>
       </c>
       <c r="G223">
         <v>0</v>
       </c>
       <c r="H223">
         <v>0</v>
       </c>
       <c r="I223" s="3">
         <v>0</v>
       </c>
       <c r="J223" s="5">
         <v>0</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223">
         <v>0</v>
       </c>
       <c r="M223">
         <v>0</v>
       </c>
       <c r="N223">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="O223">
         <v>0</v>
       </c>
       <c r="P223" s="3">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="Q223" s="5">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="R223">
-        <v>4302</v>
+        <v>432</v>
       </c>
       <c r="S223">
-        <v>1492</v>
+        <v>0</v>
       </c>
       <c r="T223">
         <v>0</v>
       </c>
       <c r="U223">
         <v>0</v>
       </c>
       <c r="V223" s="3">
-        <v>5794</v>
+        <v>432</v>
       </c>
     </row>
     <row r="224" spans="1:22">
       <c r="A224">
-        <v>45240</v>
+        <v>45234</v>
       </c>
       <c r="B224">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C224">
         <v>0</v>
       </c>
       <c r="D224">
         <v>0</v>
       </c>
       <c r="E224">
         <v>0</v>
       </c>
       <c r="F224" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G224">
         <v>0</v>
       </c>
       <c r="H224">
         <v>0</v>
       </c>
       <c r="I224" s="3">
         <v>0</v>
       </c>
       <c r="J224" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K224">
         <v>0</v>
       </c>
       <c r="L224">
         <v>0</v>
       </c>
       <c r="M224">
         <v>0</v>
       </c>
       <c r="N224">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="O224">
         <v>0</v>
       </c>
       <c r="P224" s="3">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="Q224" s="5">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="R224">
-        <v>0</v>
+        <v>4302</v>
       </c>
       <c r="S224">
-        <v>0</v>
+        <v>1492</v>
       </c>
       <c r="T224">
         <v>0</v>
       </c>
       <c r="U224">
         <v>0</v>
       </c>
       <c r="V224" s="3">
-        <v>0</v>
+        <v>5794</v>
       </c>
     </row>
     <row r="225" spans="1:22">
       <c r="A225">
-        <v>45247</v>
+        <v>45240</v>
       </c>
       <c r="B225">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C225">
         <v>0</v>
       </c>
       <c r="D225">
         <v>0</v>
       </c>
       <c r="E225">
         <v>0</v>
       </c>
       <c r="F225" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G225">
         <v>0</v>
       </c>
       <c r="H225">
         <v>0</v>
       </c>
       <c r="I225" s="3">
         <v>0</v>
       </c>
       <c r="J225" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K225">
         <v>0</v>
       </c>
       <c r="L225">
         <v>0</v>
       </c>
       <c r="M225">
         <v>0</v>
       </c>
       <c r="N225">
         <v>0</v>
       </c>
       <c r="O225">
         <v>0</v>
       </c>
       <c r="P225" s="3">
         <v>0</v>
       </c>
       <c r="Q225" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R225">
-        <v>259</v>
+        <v>0</v>
       </c>
       <c r="S225">
         <v>0</v>
       </c>
       <c r="T225">
         <v>0</v>
       </c>
       <c r="U225">
         <v>0</v>
       </c>
       <c r="V225" s="3">
-        <v>259</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:22">
       <c r="A226">
-        <v>45250</v>
+        <v>45247</v>
       </c>
       <c r="B226">
         <v>0</v>
       </c>
       <c r="C226">
         <v>0</v>
       </c>
       <c r="D226">
         <v>0</v>
       </c>
       <c r="E226">
         <v>0</v>
       </c>
       <c r="F226" s="3">
         <v>0</v>
       </c>
       <c r="G226">
         <v>0</v>
       </c>
       <c r="H226">
         <v>0</v>
       </c>
       <c r="I226" s="3">
         <v>0</v>
       </c>
       <c r="J226" s="5">
         <v>0</v>
       </c>
       <c r="K226">
         <v>0</v>
       </c>
       <c r="L226">
         <v>0</v>
       </c>
       <c r="M226">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="N226">
         <v>0</v>
       </c>
       <c r="O226">
         <v>0</v>
       </c>
       <c r="P226" s="3">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="Q226" s="5">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="R226">
-        <v>0</v>
+        <v>259</v>
       </c>
       <c r="S226">
         <v>0</v>
       </c>
       <c r="T226">
         <v>0</v>
       </c>
       <c r="U226">
         <v>0</v>
       </c>
       <c r="V226" s="3">
-        <v>0</v>
+        <v>259</v>
       </c>
     </row>
     <row r="227" spans="1:22">
       <c r="A227">
-        <v>45258</v>
+        <v>45250</v>
       </c>
       <c r="B227">
         <v>0</v>
       </c>
       <c r="C227">
         <v>0</v>
       </c>
       <c r="D227">
         <v>0</v>
       </c>
       <c r="E227">
         <v>0</v>
       </c>
       <c r="F227" s="3">
         <v>0</v>
       </c>
       <c r="G227">
         <v>0</v>
       </c>
       <c r="H227">
         <v>0</v>
       </c>
       <c r="I227" s="3">
         <v>0</v>
       </c>
       <c r="J227" s="5">
         <v>0</v>
       </c>
       <c r="K227">
         <v>0</v>
       </c>
       <c r="L227">
         <v>0</v>
       </c>
       <c r="M227">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="N227">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="O227">
         <v>0</v>
       </c>
       <c r="P227" s="3">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="Q227" s="5">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="R227">
         <v>0</v>
       </c>
       <c r="S227">
         <v>0</v>
       </c>
       <c r="T227">
         <v>0</v>
       </c>
       <c r="U227">
         <v>0</v>
       </c>
       <c r="V227" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:22">
       <c r="A228">
-        <v>45260</v>
+        <v>45258</v>
       </c>
       <c r="B228">
         <v>0</v>
       </c>
       <c r="C228">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D228">
         <v>0</v>
       </c>
       <c r="E228">
         <v>0</v>
       </c>
       <c r="F228" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G228">
         <v>0</v>
       </c>
       <c r="H228">
         <v>0</v>
       </c>
       <c r="I228" s="3">
         <v>0</v>
       </c>
       <c r="J228" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K228">
         <v>0</v>
       </c>
       <c r="L228">
         <v>0</v>
       </c>
       <c r="M228">
         <v>0</v>
       </c>
       <c r="N228">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="O228">
         <v>0</v>
       </c>
       <c r="P228" s="3">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="Q228" s="5">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="R228">
         <v>0</v>
       </c>
       <c r="S228">
         <v>0</v>
       </c>
       <c r="T228">
         <v>0</v>
       </c>
       <c r="U228">
         <v>0</v>
       </c>
       <c r="V228" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:22">
       <c r="A229">
-        <v>45269</v>
+        <v>45260</v>
       </c>
       <c r="B229">
         <v>0</v>
       </c>
       <c r="C229">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D229">
         <v>0</v>
       </c>
       <c r="E229">
         <v>0</v>
       </c>
       <c r="F229" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G229">
         <v>0</v>
       </c>
       <c r="H229">
         <v>0</v>
       </c>
       <c r="I229" s="3">
         <v>0</v>
       </c>
       <c r="J229" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K229">
         <v>0</v>
       </c>
       <c r="L229">
         <v>0</v>
       </c>
       <c r="M229">
         <v>0</v>
       </c>
       <c r="N229">
         <v>0</v>
       </c>
       <c r="O229">
         <v>0</v>
       </c>
       <c r="P229" s="3">
         <v>0</v>
       </c>
       <c r="Q229" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R229">
-        <v>2920</v>
+        <v>0</v>
       </c>
       <c r="S229">
         <v>0</v>
       </c>
       <c r="T229">
         <v>0</v>
       </c>
       <c r="U229">
         <v>0</v>
       </c>
       <c r="V229" s="3">
-        <v>2920</v>
+        <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:22">
       <c r="A230">
-        <v>45270</v>
+        <v>45269</v>
       </c>
       <c r="B230">
         <v>0</v>
       </c>
       <c r="C230">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D230">
         <v>0</v>
       </c>
       <c r="E230">
         <v>0</v>
       </c>
       <c r="F230" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G230">
         <v>0</v>
       </c>
       <c r="H230">
         <v>0</v>
       </c>
       <c r="I230" s="3">
         <v>0</v>
       </c>
       <c r="J230" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K230">
         <v>0</v>
       </c>
       <c r="L230">
         <v>0</v>
       </c>
       <c r="M230">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="N230">
         <v>0</v>
       </c>
       <c r="O230">
         <v>0</v>
       </c>
       <c r="P230" s="3">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="Q230" s="5">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="R230">
-        <v>0</v>
+        <v>2920</v>
       </c>
       <c r="S230">
         <v>0</v>
       </c>
       <c r="T230">
         <v>0</v>
       </c>
       <c r="U230">
         <v>0</v>
       </c>
       <c r="V230" s="3">
-        <v>0</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="231" spans="1:22">
       <c r="A231">
-        <v>45281</v>
+        <v>45270</v>
       </c>
       <c r="B231">
         <v>0</v>
       </c>
       <c r="C231">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D231">
         <v>0</v>
       </c>
       <c r="E231">
         <v>0</v>
       </c>
       <c r="F231" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G231">
         <v>0</v>
       </c>
       <c r="H231">
         <v>0</v>
       </c>
       <c r="I231" s="3">
         <v>0</v>
       </c>
       <c r="J231" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K231">
         <v>0</v>
       </c>
       <c r="L231">
         <v>0</v>
       </c>
       <c r="M231">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="N231">
         <v>0</v>
       </c>
       <c r="O231">
         <v>0</v>
       </c>
       <c r="P231" s="3">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="Q231" s="5">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="R231">
-        <v>443</v>
+        <v>0</v>
       </c>
       <c r="S231">
         <v>0</v>
       </c>
       <c r="T231">
         <v>0</v>
       </c>
       <c r="U231">
         <v>0</v>
       </c>
       <c r="V231" s="3">
-        <v>443</v>
+        <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:22">
       <c r="A232">
-        <v>45284</v>
+        <v>45281</v>
       </c>
       <c r="B232">
         <v>0</v>
       </c>
       <c r="C232">
         <v>0</v>
       </c>
       <c r="D232">
         <v>0</v>
       </c>
       <c r="E232">
         <v>0</v>
       </c>
       <c r="F232" s="3">
         <v>0</v>
       </c>
       <c r="G232">
         <v>0</v>
       </c>
       <c r="H232">
         <v>0</v>
       </c>
       <c r="I232" s="3">
         <v>0</v>
       </c>
       <c r="J232" s="5">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0</v>
       </c>
       <c r="L232">
         <v>0</v>
       </c>
       <c r="M232">
         <v>0</v>
       </c>
       <c r="N232">
         <v>0</v>
       </c>
       <c r="O232">
         <v>0</v>
       </c>
       <c r="P232" s="3">
         <v>0</v>
       </c>
       <c r="Q232" s="5">
         <v>0</v>
       </c>
       <c r="R232">
-        <v>2085</v>
+        <v>443</v>
       </c>
       <c r="S232">
         <v>0</v>
       </c>
       <c r="T232">
         <v>0</v>
       </c>
       <c r="U232">
         <v>0</v>
       </c>
       <c r="V232" s="3">
-        <v>2085</v>
+        <v>443</v>
       </c>
     </row>
     <row r="233" spans="1:22">
       <c r="A233">
-        <v>45285</v>
+        <v>45284</v>
       </c>
       <c r="B233">
         <v>0</v>
       </c>
       <c r="C233">
         <v>0</v>
       </c>
       <c r="D233">
         <v>0</v>
       </c>
       <c r="E233">
         <v>0</v>
       </c>
       <c r="F233" s="3">
         <v>0</v>
       </c>
       <c r="G233">
         <v>0</v>
       </c>
       <c r="H233">
         <v>0</v>
       </c>
       <c r="I233" s="3">
         <v>0</v>
       </c>
       <c r="J233" s="5">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0</v>
       </c>
       <c r="L233">
         <v>0</v>
       </c>
       <c r="M233">
         <v>0</v>
       </c>
       <c r="N233">
-        <v>340</v>
+        <v>0</v>
       </c>
       <c r="O233">
         <v>0</v>
       </c>
       <c r="P233" s="3">
-        <v>340</v>
+        <v>0</v>
       </c>
       <c r="Q233" s="5">
-        <v>340</v>
+        <v>0</v>
       </c>
       <c r="R233">
-        <v>1049</v>
+        <v>2085</v>
       </c>
       <c r="S233">
         <v>0</v>
       </c>
       <c r="T233">
         <v>0</v>
       </c>
       <c r="U233">
         <v>0</v>
       </c>
       <c r="V233" s="3">
-        <v>1049</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="234" spans="1:22">
       <c r="A234">
-        <v>45290</v>
+        <v>45285</v>
       </c>
       <c r="B234">
         <v>0</v>
       </c>
       <c r="C234">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D234">
         <v>0</v>
       </c>
       <c r="E234">
         <v>0</v>
       </c>
       <c r="F234" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G234">
         <v>0</v>
       </c>
       <c r="H234">
         <v>0</v>
       </c>
       <c r="I234" s="3">
         <v>0</v>
       </c>
       <c r="J234" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K234">
         <v>0</v>
       </c>
       <c r="L234">
         <v>0</v>
       </c>
       <c r="M234">
         <v>0</v>
       </c>
       <c r="N234">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="O234">
         <v>0</v>
       </c>
       <c r="P234" s="3">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="Q234" s="5">
-        <v>1</v>
+        <v>340</v>
       </c>
       <c r="R234">
-        <v>0</v>
+        <v>1049</v>
       </c>
       <c r="S234">
         <v>0</v>
       </c>
       <c r="T234">
         <v>0</v>
       </c>
       <c r="U234">
         <v>0</v>
       </c>
       <c r="V234" s="3">
-        <v>0</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="235" spans="1:22">
       <c r="A235">
-        <v>45296</v>
+        <v>45290</v>
       </c>
       <c r="B235">
         <v>0</v>
       </c>
       <c r="C235">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D235">
         <v>0</v>
       </c>
       <c r="E235">
         <v>0</v>
       </c>
       <c r="F235" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G235">
         <v>0</v>
       </c>
       <c r="H235">
         <v>0</v>
       </c>
       <c r="I235" s="3">
         <v>0</v>
       </c>
       <c r="J235" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K235">
         <v>0</v>
       </c>
       <c r="L235">
         <v>0</v>
       </c>
       <c r="M235">
         <v>0</v>
       </c>
       <c r="N235">
         <v>0</v>
       </c>
       <c r="O235">
         <v>0</v>
       </c>
       <c r="P235" s="3">
         <v>0</v>
       </c>
       <c r="Q235" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R235">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="S235">
         <v>0</v>
       </c>
       <c r="T235">
         <v>0</v>
       </c>
       <c r="U235">
         <v>0</v>
       </c>
       <c r="V235" s="3">
-        <v>54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:22">
       <c r="A236">
-        <v>45298</v>
+        <v>45296</v>
       </c>
       <c r="B236">
         <v>0</v>
       </c>
       <c r="C236">
         <v>0</v>
       </c>
       <c r="D236">
         <v>0</v>
       </c>
       <c r="E236">
         <v>0</v>
       </c>
       <c r="F236" s="3">
         <v>0</v>
       </c>
       <c r="G236">
         <v>0</v>
       </c>
       <c r="H236">
         <v>0</v>
       </c>
       <c r="I236" s="3">
         <v>0</v>
       </c>
       <c r="J236" s="5">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0</v>
       </c>
       <c r="L236">
         <v>0</v>
       </c>
       <c r="M236">
         <v>0</v>
       </c>
       <c r="N236">
         <v>0</v>
       </c>
       <c r="O236">
         <v>0</v>
       </c>
       <c r="P236" s="3">
         <v>0</v>
       </c>
       <c r="Q236" s="5">
         <v>0</v>
       </c>
       <c r="R236">
-        <v>2170</v>
+        <v>54</v>
       </c>
       <c r="S236">
         <v>0</v>
       </c>
       <c r="T236">
         <v>0</v>
       </c>
       <c r="U236">
         <v>0</v>
       </c>
       <c r="V236" s="3">
-        <v>2170</v>
+        <v>54</v>
       </c>
     </row>
     <row r="237" spans="1:22">
       <c r="A237">
-        <v>45300</v>
+        <v>45298</v>
       </c>
       <c r="B237">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C237">
         <v>0</v>
       </c>
       <c r="D237">
         <v>0</v>
       </c>
       <c r="E237">
         <v>0</v>
       </c>
       <c r="F237" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G237">
         <v>0</v>
       </c>
       <c r="H237">
         <v>0</v>
       </c>
       <c r="I237" s="3">
         <v>0</v>
       </c>
       <c r="J237" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K237">
         <v>0</v>
       </c>
       <c r="L237">
         <v>0</v>
       </c>
       <c r="M237">
         <v>0</v>
       </c>
       <c r="N237">
         <v>0</v>
       </c>
       <c r="O237">
         <v>0</v>
       </c>
       <c r="P237" s="3">
         <v>0</v>
       </c>
       <c r="Q237" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R237">
-        <v>0</v>
+        <v>2170</v>
       </c>
       <c r="S237">
         <v>0</v>
       </c>
       <c r="T237">
         <v>0</v>
       </c>
       <c r="U237">
         <v>0</v>
       </c>
       <c r="V237" s="3">
-        <v>0</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="238" spans="1:22">
       <c r="A238">
-        <v>45307</v>
+        <v>45300</v>
       </c>
       <c r="B238">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C238">
         <v>0</v>
       </c>
       <c r="D238">
         <v>0</v>
       </c>
       <c r="E238">
         <v>0</v>
       </c>
       <c r="F238" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G238">
         <v>0</v>
       </c>
       <c r="H238">
         <v>0</v>
       </c>
       <c r="I238" s="3">
         <v>0</v>
       </c>
       <c r="J238" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K238">
         <v>0</v>
       </c>
       <c r="L238">
         <v>0</v>
       </c>
       <c r="M238">
         <v>0</v>
       </c>
       <c r="N238">
         <v>0</v>
       </c>
       <c r="O238">
         <v>0</v>
       </c>
       <c r="P238" s="3">
         <v>0</v>
       </c>
       <c r="Q238" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R238">
-        <v>240</v>
+        <v>0</v>
       </c>
       <c r="S238">
         <v>0</v>
       </c>
       <c r="T238">
         <v>0</v>
       </c>
       <c r="U238">
         <v>0</v>
       </c>
       <c r="V238" s="3">
-        <v>240</v>
+        <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:22">
       <c r="A239">
-        <v>45309</v>
+        <v>45307</v>
       </c>
       <c r="B239">
         <v>0</v>
       </c>
       <c r="C239">
         <v>0</v>
       </c>
       <c r="D239">
         <v>0</v>
       </c>
       <c r="E239">
         <v>0</v>
       </c>
       <c r="F239" s="3">
         <v>0</v>
       </c>
       <c r="G239">
         <v>0</v>
       </c>
       <c r="H239">
         <v>0</v>
       </c>
       <c r="I239" s="3">
         <v>0</v>
       </c>
       <c r="J239" s="5">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0</v>
       </c>
       <c r="L239">
         <v>0</v>
       </c>
       <c r="M239">
         <v>0</v>
       </c>
       <c r="N239">
         <v>0</v>
       </c>
       <c r="O239">
         <v>0</v>
       </c>
       <c r="P239" s="3">
         <v>0</v>
       </c>
       <c r="Q239" s="5">
         <v>0</v>
       </c>
       <c r="R239">
-        <v>141</v>
+        <v>240</v>
       </c>
       <c r="S239">
         <v>0</v>
       </c>
       <c r="T239">
         <v>0</v>
       </c>
       <c r="U239">
         <v>0</v>
       </c>
       <c r="V239" s="3">
-        <v>141</v>
+        <v>240</v>
       </c>
     </row>
     <row r="240" spans="1:22">
       <c r="A240">
-        <v>45320</v>
+        <v>45309</v>
       </c>
       <c r="B240">
         <v>0</v>
       </c>
       <c r="C240">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D240">
         <v>0</v>
       </c>
       <c r="E240">
         <v>0</v>
       </c>
       <c r="F240" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G240">
         <v>0</v>
       </c>
       <c r="H240">
         <v>0</v>
       </c>
       <c r="I240" s="3">
         <v>0</v>
       </c>
       <c r="J240" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K240">
         <v>0</v>
       </c>
       <c r="L240">
         <v>0</v>
       </c>
       <c r="M240">
         <v>0</v>
       </c>
       <c r="N240">
         <v>0</v>
       </c>
       <c r="O240">
         <v>0</v>
       </c>
       <c r="P240" s="3">
         <v>0</v>
       </c>
       <c r="Q240" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R240">
-        <v>0</v>
+        <v>141</v>
       </c>
       <c r="S240">
         <v>0</v>
       </c>
       <c r="T240">
         <v>0</v>
       </c>
       <c r="U240">
         <v>0</v>
       </c>
       <c r="V240" s="3">
-        <v>0</v>
+        <v>141</v>
       </c>
     </row>
     <row r="241" spans="1:22">
       <c r="A241">
-        <v>45321</v>
+        <v>45320</v>
       </c>
       <c r="B241">
         <v>0</v>
       </c>
       <c r="C241">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D241">
         <v>0</v>
       </c>
       <c r="E241">
         <v>0</v>
       </c>
       <c r="F241" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G241">
         <v>0</v>
       </c>
       <c r="H241">
         <v>0</v>
       </c>
       <c r="I241" s="3">
         <v>0</v>
       </c>
       <c r="J241" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K241">
         <v>0</v>
       </c>
       <c r="L241">
         <v>0</v>
       </c>
       <c r="M241">
         <v>0</v>
       </c>
       <c r="N241">
         <v>0</v>
       </c>
       <c r="O241">
         <v>0</v>
       </c>
       <c r="P241" s="3">
         <v>0</v>
       </c>
       <c r="Q241" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R241">
-        <v>215</v>
+        <v>0</v>
       </c>
       <c r="S241">
         <v>0</v>
       </c>
       <c r="T241">
         <v>0</v>
       </c>
       <c r="U241">
         <v>0</v>
       </c>
       <c r="V241" s="3">
-        <v>215</v>
+        <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:22">
       <c r="A242">
-        <v>45324</v>
+        <v>45321</v>
       </c>
       <c r="B242">
         <v>0</v>
       </c>
       <c r="C242">
         <v>0</v>
       </c>
       <c r="D242">
         <v>0</v>
       </c>
       <c r="E242">
         <v>0</v>
       </c>
       <c r="F242" s="3">
         <v>0</v>
       </c>
       <c r="G242">
         <v>0</v>
       </c>
       <c r="H242">
         <v>0</v>
       </c>
       <c r="I242" s="3">
         <v>0</v>
       </c>
       <c r="J242" s="5">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0</v>
       </c>
       <c r="L242">
         <v>0</v>
       </c>
       <c r="M242">
         <v>0</v>
       </c>
       <c r="N242">
         <v>0</v>
       </c>
       <c r="O242">
         <v>0</v>
       </c>
       <c r="P242" s="3">
         <v>0</v>
       </c>
       <c r="Q242" s="5">
         <v>0</v>
       </c>
       <c r="R242">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="S242">
         <v>0</v>
       </c>
       <c r="T242">
         <v>0</v>
       </c>
       <c r="U242">
         <v>0</v>
       </c>
       <c r="V242" s="3">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="243" spans="1:22">
       <c r="A243">
-        <v>45336</v>
+        <v>45324</v>
       </c>
       <c r="B243">
         <v>0</v>
       </c>
       <c r="C243">
         <v>0</v>
       </c>
       <c r="D243">
         <v>0</v>
       </c>
       <c r="E243">
         <v>0</v>
       </c>
       <c r="F243" s="3">
         <v>0</v>
       </c>
       <c r="G243">
         <v>0</v>
       </c>
       <c r="H243">
         <v>0</v>
       </c>
       <c r="I243" s="3">
         <v>0</v>
       </c>
       <c r="J243" s="5">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0</v>
       </c>
       <c r="L243">
         <v>0</v>
       </c>
       <c r="M243">
         <v>0</v>
       </c>
       <c r="N243">
         <v>0</v>
       </c>
       <c r="O243">
         <v>0</v>
       </c>
       <c r="P243" s="3">
         <v>0</v>
       </c>
       <c r="Q243" s="5">
         <v>0</v>
       </c>
       <c r="R243">
-        <v>273</v>
+        <v>213</v>
       </c>
       <c r="S243">
         <v>0</v>
       </c>
       <c r="T243">
         <v>0</v>
       </c>
       <c r="U243">
         <v>0</v>
       </c>
       <c r="V243" s="3">
-        <v>273</v>
+        <v>213</v>
       </c>
     </row>
     <row r="244" spans="1:22">
       <c r="A244">
-        <v>45370</v>
+        <v>45336</v>
       </c>
       <c r="B244">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C244">
         <v>0</v>
       </c>
       <c r="D244">
         <v>0</v>
       </c>
       <c r="E244">
         <v>0</v>
       </c>
       <c r="F244" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G244">
         <v>0</v>
       </c>
       <c r="H244">
         <v>0</v>
       </c>
       <c r="I244" s="3">
         <v>0</v>
       </c>
       <c r="J244" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
       <c r="L244">
         <v>0</v>
       </c>
       <c r="M244">
         <v>0</v>
       </c>
       <c r="N244">
         <v>0</v>
       </c>
       <c r="O244">
         <v>0</v>
       </c>
       <c r="P244" s="3">
         <v>0</v>
       </c>
       <c r="Q244" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R244">
-        <v>0</v>
+        <v>273</v>
       </c>
       <c r="S244">
         <v>0</v>
       </c>
       <c r="T244">
         <v>0</v>
       </c>
       <c r="U244">
         <v>0</v>
       </c>
       <c r="V244" s="3">
-        <v>0</v>
+        <v>273</v>
       </c>
     </row>
     <row r="245" spans="1:22">
       <c r="A245">
-        <v>45380</v>
+        <v>45370</v>
       </c>
       <c r="B245">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C245">
         <v>0</v>
       </c>
       <c r="D245">
         <v>0</v>
       </c>
       <c r="E245">
         <v>0</v>
       </c>
       <c r="F245" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G245">
         <v>0</v>
       </c>
       <c r="H245">
         <v>0</v>
       </c>
       <c r="I245" s="3">
         <v>0</v>
       </c>
       <c r="J245" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K245">
         <v>0</v>
       </c>
       <c r="L245">
         <v>0</v>
       </c>
       <c r="M245">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="N245">
         <v>0</v>
       </c>
       <c r="O245">
         <v>0</v>
       </c>
       <c r="P245" s="3">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="Q245" s="5">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="R245">
         <v>0</v>
       </c>
       <c r="S245">
         <v>0</v>
       </c>
       <c r="T245">
         <v>0</v>
       </c>
       <c r="U245">
         <v>0</v>
       </c>
       <c r="V245" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:22">
       <c r="A246">
-        <v>45390</v>
+        <v>45380</v>
       </c>
       <c r="B246">
         <v>0</v>
       </c>
       <c r="C246">
         <v>0</v>
       </c>
       <c r="D246">
         <v>0</v>
       </c>
       <c r="E246">
         <v>0</v>
       </c>
       <c r="F246" s="3">
         <v>0</v>
       </c>
       <c r="G246">
         <v>0</v>
       </c>
       <c r="H246">
         <v>0</v>
       </c>
       <c r="I246" s="3">
         <v>0</v>
       </c>
       <c r="J246" s="5">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0</v>
       </c>
       <c r="L246">
         <v>0</v>
       </c>
       <c r="M246">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="N246">
         <v>0</v>
       </c>
       <c r="O246">
         <v>0</v>
       </c>
       <c r="P246" s="3">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="Q246" s="5">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="R246">
         <v>0</v>
       </c>
       <c r="S246">
         <v>0</v>
       </c>
       <c r="T246">
         <v>0</v>
       </c>
       <c r="U246">
         <v>0</v>
       </c>
       <c r="V246" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:22">
       <c r="A247">
-        <v>45400</v>
+        <v>45390</v>
       </c>
       <c r="B247">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C247">
         <v>0</v>
       </c>
       <c r="D247">
         <v>0</v>
       </c>
       <c r="E247">
         <v>0</v>
       </c>
       <c r="F247" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G247">
         <v>0</v>
       </c>
       <c r="H247">
         <v>0</v>
       </c>
       <c r="I247" s="3">
         <v>0</v>
       </c>
       <c r="J247" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K247">
-        <v>203</v>
+        <v>0</v>
       </c>
       <c r="L247">
         <v>0</v>
       </c>
       <c r="M247">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="N247">
         <v>0</v>
       </c>
       <c r="O247">
         <v>0</v>
       </c>
       <c r="P247" s="3">
-        <v>203</v>
+        <v>18</v>
       </c>
       <c r="Q247" s="5">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="R247">
         <v>0</v>
       </c>
       <c r="S247">
         <v>0</v>
       </c>
       <c r="T247">
         <v>0</v>
       </c>
       <c r="U247">
         <v>0</v>
       </c>
       <c r="V247" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:22">
       <c r="A248">
-        <v>45450</v>
+        <v>45400</v>
       </c>
       <c r="B248">
         <v>1</v>
       </c>
       <c r="C248">
         <v>0</v>
       </c>
       <c r="D248">
         <v>0</v>
       </c>
       <c r="E248">
         <v>0</v>
       </c>
       <c r="F248" s="3">
         <v>1</v>
       </c>
       <c r="G248">
         <v>0</v>
       </c>
       <c r="H248">
         <v>0</v>
       </c>
       <c r="I248" s="3">
         <v>0</v>
       </c>
       <c r="J248" s="5">
         <v>1</v>
       </c>
       <c r="K248">
-        <v>0</v>
+        <v>203</v>
       </c>
       <c r="L248">
         <v>0</v>
       </c>
       <c r="M248">
         <v>0</v>
       </c>
       <c r="N248">
         <v>0</v>
       </c>
       <c r="O248">
         <v>0</v>
       </c>
       <c r="P248" s="3">
-        <v>0</v>
+        <v>203</v>
       </c>
       <c r="Q248" s="5">
-        <v>1</v>
+        <v>204</v>
       </c>
       <c r="R248">
         <v>0</v>
       </c>
       <c r="S248">
         <v>0</v>
       </c>
       <c r="T248">
         <v>0</v>
       </c>
       <c r="U248">
         <v>0</v>
       </c>
       <c r="V248" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:22">
       <c r="A249">
-        <v>45600</v>
+        <v>45450</v>
       </c>
       <c r="B249">
         <v>1</v>
       </c>
       <c r="C249">
         <v>0</v>
       </c>
       <c r="D249">
         <v>0</v>
       </c>
       <c r="E249">
         <v>0</v>
       </c>
       <c r="F249" s="3">
         <v>1</v>
       </c>
       <c r="G249">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="H249">
-        <v>186</v>
+        <v>0</v>
       </c>
       <c r="I249" s="3">
-        <v>222</v>
+        <v>0</v>
       </c>
       <c r="J249" s="5">
-        <v>223</v>
+        <v>1</v>
       </c>
       <c r="K249">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L249">
         <v>0</v>
       </c>
       <c r="M249">
         <v>0</v>
       </c>
       <c r="N249">
         <v>0</v>
       </c>
       <c r="O249">
         <v>0</v>
       </c>
       <c r="P249" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Q249" s="5">
-        <v>227</v>
+        <v>1</v>
       </c>
       <c r="R249">
         <v>0</v>
       </c>
       <c r="S249">
         <v>0</v>
       </c>
       <c r="T249">
         <v>0</v>
       </c>
       <c r="U249">
         <v>0</v>
       </c>
       <c r="V249" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:22">
       <c r="A250">
-        <v>45620</v>
+        <v>45600</v>
       </c>
       <c r="B250">
         <v>1</v>
       </c>
       <c r="C250">
         <v>0</v>
       </c>
       <c r="D250">
         <v>0</v>
       </c>
       <c r="E250">
         <v>0</v>
       </c>
       <c r="F250" s="3">
         <v>1</v>
       </c>
       <c r="G250">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="H250">
-        <v>0</v>
+        <v>186</v>
       </c>
       <c r="I250" s="3">
-        <v>0</v>
+        <v>222</v>
       </c>
       <c r="J250" s="5">
-        <v>1</v>
+        <v>223</v>
       </c>
       <c r="K250">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L250">
         <v>0</v>
       </c>
       <c r="M250">
         <v>0</v>
       </c>
       <c r="N250">
         <v>0</v>
       </c>
       <c r="O250">
         <v>0</v>
       </c>
       <c r="P250" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Q250" s="5">
-        <v>1</v>
+        <v>227</v>
       </c>
       <c r="R250">
         <v>0</v>
       </c>
       <c r="S250">
         <v>0</v>
       </c>
       <c r="T250">
         <v>0</v>
       </c>
       <c r="U250">
         <v>0</v>
       </c>
       <c r="V250" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:22">
       <c r="A251">
-        <v>45630</v>
+        <v>45620</v>
       </c>
       <c r="B251">
         <v>1</v>
       </c>
       <c r="C251">
         <v>0</v>
       </c>
       <c r="D251">
         <v>0</v>
       </c>
       <c r="E251">
         <v>0</v>
       </c>
       <c r="F251" s="3">
         <v>1</v>
       </c>
       <c r="G251">
         <v>0</v>
       </c>
       <c r="H251">
         <v>0</v>
       </c>
       <c r="I251" s="3">
         <v>0</v>
       </c>
@@ -17506,51 +17506,51 @@
       </c>
       <c r="P251" s="3">
         <v>0</v>
       </c>
       <c r="Q251" s="5">
         <v>1</v>
       </c>
       <c r="R251">
         <v>0</v>
       </c>
       <c r="S251">
         <v>0</v>
       </c>
       <c r="T251">
         <v>0</v>
       </c>
       <c r="U251">
         <v>0</v>
       </c>
       <c r="V251" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:22">
       <c r="A252">
-        <v>45640</v>
+        <v>45630</v>
       </c>
       <c r="B252">
         <v>1</v>
       </c>
       <c r="C252">
         <v>0</v>
       </c>
       <c r="D252">
         <v>0</v>
       </c>
       <c r="E252">
         <v>0</v>
       </c>
       <c r="F252" s="3">
         <v>1</v>
       </c>
       <c r="G252">
         <v>0</v>
       </c>
       <c r="H252">
         <v>0</v>
       </c>
       <c r="I252" s="3">
         <v>0</v>
       </c>
@@ -17574,57 +17574,57 @@
       </c>
       <c r="P252" s="3">
         <v>0</v>
       </c>
       <c r="Q252" s="5">
         <v>1</v>
       </c>
       <c r="R252">
         <v>0</v>
       </c>
       <c r="S252">
         <v>0</v>
       </c>
       <c r="T252">
         <v>0</v>
       </c>
       <c r="U252">
         <v>0</v>
       </c>
       <c r="V252" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:22">
       <c r="A253">
-        <v>45680</v>
+        <v>45640</v>
       </c>
       <c r="B253">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C253">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D253">
         <v>0</v>
       </c>
       <c r="E253">
         <v>0</v>
       </c>
       <c r="F253" s="3">
         <v>1</v>
       </c>
       <c r="G253">
         <v>0</v>
       </c>
       <c r="H253">
         <v>0</v>
       </c>
       <c r="I253" s="3">
         <v>0</v>
       </c>
       <c r="J253" s="5">
         <v>1</v>
       </c>
       <c r="K253">
         <v>0</v>
       </c>
@@ -17634,326 +17634,462 @@
       <c r="M253">
         <v>0</v>
       </c>
       <c r="N253">
         <v>0</v>
       </c>
       <c r="O253">
         <v>0</v>
       </c>
       <c r="P253" s="3">
         <v>0</v>
       </c>
       <c r="Q253" s="5">
         <v>1</v>
       </c>
       <c r="R253">
         <v>0</v>
       </c>
       <c r="S253">
         <v>0</v>
       </c>
       <c r="T253">
         <v>0</v>
       </c>
       <c r="U253">
-        <v>168</v>
+        <v>0</v>
       </c>
       <c r="V253" s="3">
-        <v>168</v>
+        <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:22">
       <c r="A254">
-        <v>45700</v>
+        <v>45680</v>
       </c>
       <c r="B254">
         <v>0</v>
       </c>
       <c r="C254">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D254">
         <v>0</v>
       </c>
       <c r="E254">
         <v>0</v>
       </c>
       <c r="F254" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G254">
         <v>0</v>
       </c>
       <c r="H254">
         <v>0</v>
       </c>
       <c r="I254" s="3">
         <v>0</v>
       </c>
       <c r="J254" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K254">
         <v>0</v>
       </c>
       <c r="L254">
         <v>0</v>
       </c>
       <c r="M254">
         <v>0</v>
       </c>
       <c r="N254">
         <v>0</v>
       </c>
       <c r="O254">
         <v>0</v>
       </c>
       <c r="P254" s="3">
         <v>0</v>
       </c>
       <c r="Q254" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R254">
         <v>0</v>
       </c>
       <c r="S254">
         <v>0</v>
       </c>
       <c r="T254">
         <v>0</v>
       </c>
       <c r="U254">
-        <v>0</v>
+        <v>168</v>
       </c>
       <c r="V254" s="3">
-        <v>0</v>
+        <v>168</v>
       </c>
     </row>
     <row r="255" spans="1:22">
       <c r="A255">
-        <v>45800</v>
+        <v>45700</v>
       </c>
       <c r="B255">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C255">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D255">
         <v>0</v>
       </c>
       <c r="E255">
         <v>0</v>
       </c>
       <c r="F255" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G255">
         <v>0</v>
       </c>
       <c r="H255">
         <v>0</v>
       </c>
       <c r="I255" s="3">
         <v>0</v>
       </c>
       <c r="J255" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K255">
         <v>0</v>
       </c>
       <c r="L255">
         <v>0</v>
       </c>
       <c r="M255">
         <v>0</v>
       </c>
       <c r="N255">
         <v>0</v>
       </c>
       <c r="O255">
         <v>0</v>
       </c>
       <c r="P255" s="3">
         <v>0</v>
       </c>
       <c r="Q255" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="R255">
         <v>0</v>
       </c>
       <c r="S255">
         <v>0</v>
       </c>
       <c r="T255">
         <v>0</v>
       </c>
       <c r="U255">
         <v>0</v>
       </c>
       <c r="V255" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:22">
       <c r="A256">
+        <v>45770</v>
+      </c>
+      <c r="B256">
+        <v>0</v>
+      </c>
+      <c r="C256">
+        <v>0</v>
+      </c>
+      <c r="D256">
+        <v>0</v>
+      </c>
+      <c r="E256">
+        <v>0</v>
+      </c>
+      <c r="F256" s="3">
+        <v>0</v>
+      </c>
+      <c r="G256">
+        <v>0</v>
+      </c>
+      <c r="H256">
+        <v>0</v>
+      </c>
+      <c r="I256" s="3">
+        <v>0</v>
+      </c>
+      <c r="J256" s="5">
+        <v>0</v>
+      </c>
+      <c r="K256">
+        <v>48</v>
+      </c>
+      <c r="L256">
+        <v>0</v>
+      </c>
+      <c r="M256">
+        <v>0</v>
+      </c>
+      <c r="N256">
+        <v>0</v>
+      </c>
+      <c r="O256">
+        <v>0</v>
+      </c>
+      <c r="P256" s="3">
+        <v>48</v>
+      </c>
+      <c r="Q256" s="5">
+        <v>48</v>
+      </c>
+      <c r="R256">
+        <v>0</v>
+      </c>
+      <c r="S256">
+        <v>0</v>
+      </c>
+      <c r="T256">
+        <v>0</v>
+      </c>
+      <c r="U256">
+        <v>0</v>
+      </c>
+      <c r="V256" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:22">
+      <c r="A257">
+        <v>45800</v>
+      </c>
+      <c r="B257">
+        <v>4</v>
+      </c>
+      <c r="C257">
+        <v>0</v>
+      </c>
+      <c r="D257">
+        <v>0</v>
+      </c>
+      <c r="E257">
+        <v>0</v>
+      </c>
+      <c r="F257" s="3">
+        <v>4</v>
+      </c>
+      <c r="G257">
+        <v>0</v>
+      </c>
+      <c r="H257">
+        <v>0</v>
+      </c>
+      <c r="I257" s="3">
+        <v>0</v>
+      </c>
+      <c r="J257" s="5">
+        <v>4</v>
+      </c>
+      <c r="K257">
+        <v>0</v>
+      </c>
+      <c r="L257">
+        <v>0</v>
+      </c>
+      <c r="M257">
+        <v>0</v>
+      </c>
+      <c r="N257">
+        <v>0</v>
+      </c>
+      <c r="O257">
+        <v>0</v>
+      </c>
+      <c r="P257" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q257" s="5">
+        <v>4</v>
+      </c>
+      <c r="R257">
+        <v>0</v>
+      </c>
+      <c r="S257">
+        <v>0</v>
+      </c>
+      <c r="T257">
+        <v>0</v>
+      </c>
+      <c r="U257">
+        <v>0</v>
+      </c>
+      <c r="V257" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:22">
+      <c r="A258">
         <v>45920</v>
       </c>
-      <c r="B256">
-[...53 lines deleted...]
-      <c r="T256">
+      <c r="B258">
+        <v>0</v>
+      </c>
+      <c r="C258">
+        <v>0</v>
+      </c>
+      <c r="D258">
+        <v>0</v>
+      </c>
+      <c r="E258">
+        <v>0</v>
+      </c>
+      <c r="F258" s="3">
+        <v>0</v>
+      </c>
+      <c r="G258">
+        <v>0</v>
+      </c>
+      <c r="H258">
+        <v>0</v>
+      </c>
+      <c r="I258" s="3">
+        <v>0</v>
+      </c>
+      <c r="J258" s="5">
+        <v>0</v>
+      </c>
+      <c r="K258">
+        <v>0</v>
+      </c>
+      <c r="L258">
+        <v>0</v>
+      </c>
+      <c r="M258">
+        <v>0</v>
+      </c>
+      <c r="N258">
+        <v>0</v>
+      </c>
+      <c r="O258">
+        <v>0</v>
+      </c>
+      <c r="P258" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q258" s="5">
+        <v>0</v>
+      </c>
+      <c r="R258">
+        <v>0</v>
+      </c>
+      <c r="S258">
+        <v>0</v>
+      </c>
+      <c r="T258">
         <v>14000</v>
       </c>
-      <c r="U256">
-[...2 lines deleted...]
-      <c r="V256" s="3">
+      <c r="U258">
+        <v>0</v>
+      </c>
+      <c r="V258" s="3">
         <v>14000</v>
       </c>
     </row>
-    <row r="257" spans="1:22">
-      <c r="A257" t="s">
+    <row r="259" spans="1:22">
+      <c r="A259" t="s">
         <v>13</v>
       </c>
-      <c r="B257">
+      <c r="B259">
         <v>66</v>
       </c>
-      <c r="C257">
+      <c r="C259">
         <v>16</v>
       </c>
-      <c r="D257">
+      <c r="D259">
         <v>6</v>
       </c>
-      <c r="E257">
+      <c r="E259">
         <v>1</v>
       </c>
-      <c r="F257" s="3">
+      <c r="F259" s="3">
         <v>89</v>
       </c>
-      <c r="G257">
+      <c r="G259">
         <v>61</v>
       </c>
-      <c r="H257">
+      <c r="H259">
         <v>186</v>
       </c>
-      <c r="I257" s="3">
+      <c r="I259" s="3">
         <v>247</v>
       </c>
-      <c r="J257" s="5">
+      <c r="J259" s="5">
         <v>336</v>
       </c>
-      <c r="K257">
-[...2 lines deleted...]
-      <c r="L257">
+      <c r="K259">
+        <v>6179</v>
+      </c>
+      <c r="L259">
         <v>1968</v>
       </c>
-      <c r="M257">
+      <c r="M259">
         <v>1824</v>
       </c>
-      <c r="N257">
+      <c r="N259">
         <v>2071</v>
       </c>
-      <c r="O257">
+      <c r="O259">
         <v>95</v>
       </c>
-      <c r="P257" s="3">
-[...5 lines deleted...]
-      <c r="R257">
+      <c r="P259" s="3">
+        <v>12137</v>
+      </c>
+      <c r="Q259" s="5">
+        <v>12473</v>
+      </c>
+      <c r="R259">
         <v>83112</v>
       </c>
-      <c r="S257">
+      <c r="S259">
         <v>37095</v>
       </c>
-      <c r="T257">
-[...2 lines deleted...]
-      <c r="U257">
+      <c r="T259">
+        <v>58801</v>
+      </c>
+      <c r="U259">
         <v>44530</v>
       </c>
-      <c r="V257" s="3">
-        <v>222152</v>
+      <c r="V259" s="3">
+        <v>223538</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>