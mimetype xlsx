--- v2 (2026-04-29)
+++ v3 (2026-08-14)
@@ -430,54 +430,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V259"/>
+  <dimension ref="A1:V260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="V1" sqref="V1:V259"/>
+      <selection activeCell="V1" sqref="V1:V260"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -4888,69 +4888,69 @@
       <c r="C66">
         <v>0</v>
       </c>
       <c r="D66">
         <v>0</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66" s="3">
         <v>1</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66" s="3">
         <v>0</v>
       </c>
       <c r="J66" s="5">
         <v>1</v>
       </c>
       <c r="K66">
-        <v>199</v>
+        <v>299</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
       <c r="M66">
         <v>0</v>
       </c>
       <c r="N66">
         <v>0</v>
       </c>
       <c r="O66">
         <v>0</v>
       </c>
       <c r="P66" s="3">
-        <v>199</v>
+        <v>299</v>
       </c>
       <c r="Q66" s="5">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="R66">
         <v>0</v>
       </c>
       <c r="S66">
         <v>0</v>
       </c>
       <c r="T66">
         <v>16709</v>
       </c>
       <c r="U66">
         <v>3536</v>
       </c>
       <c r="V66" s="3">
         <v>20245</v>
       </c>
     </row>
     <row r="67" spans="1:22">
       <c r="A67">
         <v>36001</v>
       </c>
       <c r="B67">
         <v>0</v>
       </c>
       <c r="C67">
@@ -7782,2567 +7782,2567 @@
       </c>
       <c r="P108" s="3">
         <v>0</v>
       </c>
       <c r="Q108" s="5">
         <v>0</v>
       </c>
       <c r="R108">
         <v>637</v>
       </c>
       <c r="S108">
         <v>0</v>
       </c>
       <c r="T108">
         <v>0</v>
       </c>
       <c r="U108">
         <v>0</v>
       </c>
       <c r="V108" s="3">
         <v>637</v>
       </c>
     </row>
     <row r="109" spans="1:22">
       <c r="A109">
-        <v>37095</v>
+        <v>37075</v>
       </c>
       <c r="B109">
         <v>0</v>
       </c>
       <c r="C109">
         <v>0</v>
       </c>
       <c r="D109">
         <v>0</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109" s="3">
         <v>0</v>
       </c>
       <c r="G109">
         <v>0</v>
       </c>
       <c r="H109">
         <v>0</v>
       </c>
       <c r="I109" s="3">
         <v>0</v>
       </c>
       <c r="J109" s="5">
         <v>0</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109">
         <v>0</v>
       </c>
       <c r="M109">
         <v>0</v>
       </c>
       <c r="N109">
         <v>0</v>
       </c>
       <c r="O109">
         <v>0</v>
       </c>
       <c r="P109" s="3">
         <v>0</v>
       </c>
       <c r="Q109" s="5">
         <v>0</v>
       </c>
       <c r="R109">
-        <v>153</v>
+        <v>0</v>
       </c>
       <c r="S109">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="T109">
         <v>0</v>
       </c>
       <c r="U109">
         <v>0</v>
       </c>
       <c r="V109" s="3">
-        <v>153</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="110" spans="1:22">
       <c r="A110">
-        <v>37098</v>
+        <v>37095</v>
       </c>
       <c r="B110">
         <v>0</v>
       </c>
       <c r="C110">
         <v>0</v>
       </c>
       <c r="D110">
         <v>0</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110" s="3">
         <v>0</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110">
         <v>0</v>
       </c>
       <c r="I110" s="3">
         <v>0</v>
       </c>
       <c r="J110" s="5">
         <v>0</v>
       </c>
       <c r="K110">
         <v>0</v>
       </c>
       <c r="L110">
         <v>0</v>
       </c>
       <c r="M110">
         <v>0</v>
       </c>
       <c r="N110">
         <v>0</v>
       </c>
       <c r="O110">
         <v>0</v>
       </c>
       <c r="P110" s="3">
         <v>0</v>
       </c>
       <c r="Q110" s="5">
         <v>0</v>
       </c>
       <c r="R110">
-        <v>400</v>
+        <v>153</v>
       </c>
       <c r="S110">
         <v>0</v>
       </c>
       <c r="T110">
         <v>0</v>
       </c>
       <c r="U110">
         <v>0</v>
       </c>
       <c r="V110" s="3">
-        <v>400</v>
+        <v>153</v>
       </c>
     </row>
     <row r="111" spans="1:22">
       <c r="A111">
-        <v>37100</v>
+        <v>37098</v>
       </c>
       <c r="B111">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C111">
         <v>0</v>
       </c>
       <c r="D111">
         <v>0</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
         <v>0</v>
       </c>
       <c r="I111" s="3">
         <v>0</v>
       </c>
       <c r="J111" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K111">
-        <v>190</v>
+        <v>0</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111">
         <v>0</v>
       </c>
       <c r="N111">
         <v>0</v>
       </c>
       <c r="O111">
         <v>0</v>
       </c>
       <c r="P111" s="3">
-        <v>190</v>
+        <v>0</v>
       </c>
       <c r="Q111" s="5">
-        <v>191</v>
+        <v>0</v>
       </c>
       <c r="R111">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="S111">
         <v>0</v>
       </c>
       <c r="T111">
         <v>0</v>
       </c>
       <c r="U111">
         <v>0</v>
       </c>
       <c r="V111" s="3">
-        <v>0</v>
+        <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:22">
       <c r="A112">
-        <v>37110</v>
+        <v>37100</v>
       </c>
       <c r="B112">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C112">
         <v>0</v>
       </c>
       <c r="D112">
         <v>0</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G112">
         <v>0</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
       <c r="I112" s="3">
         <v>0</v>
       </c>
       <c r="J112" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K112">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
       <c r="M112">
         <v>0</v>
       </c>
       <c r="N112">
         <v>0</v>
       </c>
       <c r="O112">
         <v>0</v>
       </c>
       <c r="P112" s="3">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="Q112" s="5">
-        <v>0</v>
+        <v>191</v>
       </c>
       <c r="R112">
         <v>0</v>
       </c>
       <c r="S112">
         <v>0</v>
       </c>
       <c r="T112">
         <v>0</v>
       </c>
       <c r="U112">
-        <v>939</v>
+        <v>0</v>
       </c>
       <c r="V112" s="3">
-        <v>939</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:22">
       <c r="A113">
-        <v>37124</v>
+        <v>37110</v>
       </c>
       <c r="B113">
         <v>0</v>
       </c>
       <c r="C113">
         <v>0</v>
       </c>
       <c r="D113">
         <v>0</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
       <c r="F113" s="3">
         <v>0</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113">
         <v>0</v>
       </c>
       <c r="I113" s="3">
         <v>0</v>
       </c>
       <c r="J113" s="5">
         <v>0</v>
       </c>
       <c r="K113">
         <v>0</v>
       </c>
       <c r="L113">
         <v>0</v>
       </c>
       <c r="M113">
         <v>0</v>
       </c>
       <c r="N113">
         <v>0</v>
       </c>
       <c r="O113">
         <v>0</v>
       </c>
       <c r="P113" s="3">
         <v>0</v>
       </c>
       <c r="Q113" s="5">
         <v>0</v>
       </c>
       <c r="R113">
-        <v>740</v>
+        <v>0</v>
       </c>
       <c r="S113">
         <v>0</v>
       </c>
       <c r="T113">
         <v>0</v>
       </c>
       <c r="U113">
-        <v>0</v>
+        <v>939</v>
       </c>
       <c r="V113" s="3">
-        <v>740</v>
+        <v>939</v>
       </c>
     </row>
     <row r="114" spans="1:22">
       <c r="A114">
-        <v>37128</v>
+        <v>37124</v>
       </c>
       <c r="B114">
         <v>0</v>
       </c>
       <c r="C114">
         <v>0</v>
       </c>
       <c r="D114">
         <v>0</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114" s="3">
         <v>0</v>
       </c>
       <c r="G114">
         <v>0</v>
       </c>
       <c r="H114">
         <v>0</v>
       </c>
       <c r="I114" s="3">
         <v>0</v>
       </c>
       <c r="J114" s="5">
         <v>0</v>
       </c>
       <c r="K114">
         <v>0</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114">
         <v>0</v>
       </c>
       <c r="N114">
         <v>0</v>
       </c>
       <c r="O114">
         <v>0</v>
       </c>
       <c r="P114" s="3">
         <v>0</v>
       </c>
       <c r="Q114" s="5">
         <v>0</v>
       </c>
       <c r="R114">
-        <v>260</v>
+        <v>740</v>
       </c>
       <c r="S114">
         <v>0</v>
       </c>
       <c r="T114">
         <v>0</v>
       </c>
       <c r="U114">
         <v>0</v>
       </c>
       <c r="V114" s="3">
-        <v>260</v>
+        <v>740</v>
       </c>
     </row>
     <row r="115" spans="1:22">
       <c r="A115">
-        <v>37129</v>
+        <v>37128</v>
       </c>
       <c r="B115">
         <v>0</v>
       </c>
       <c r="C115">
         <v>0</v>
       </c>
       <c r="D115">
         <v>0</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115" s="3">
         <v>0</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115">
         <v>0</v>
       </c>
       <c r="I115" s="3">
         <v>0</v>
       </c>
       <c r="J115" s="5">
         <v>0</v>
       </c>
       <c r="K115">
         <v>0</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115">
         <v>0</v>
       </c>
       <c r="N115">
         <v>0</v>
       </c>
       <c r="O115">
         <v>0</v>
       </c>
       <c r="P115" s="3">
         <v>0</v>
       </c>
       <c r="Q115" s="5">
         <v>0</v>
       </c>
       <c r="R115">
-        <v>245</v>
+        <v>260</v>
       </c>
       <c r="S115">
         <v>0</v>
       </c>
       <c r="T115">
         <v>0</v>
       </c>
       <c r="U115">
         <v>0</v>
       </c>
       <c r="V115" s="3">
-        <v>245</v>
+        <v>260</v>
       </c>
     </row>
     <row r="116" spans="1:22">
       <c r="A116">
-        <v>37130</v>
+        <v>37129</v>
       </c>
       <c r="B116">
         <v>0</v>
       </c>
       <c r="C116">
         <v>0</v>
       </c>
       <c r="D116">
         <v>0</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116" s="3">
         <v>0</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
       <c r="I116" s="3">
         <v>0</v>
       </c>
       <c r="J116" s="5">
         <v>0</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116">
         <v>0</v>
       </c>
       <c r="N116">
         <v>0</v>
       </c>
       <c r="O116">
         <v>0</v>
       </c>
       <c r="P116" s="3">
         <v>0</v>
       </c>
       <c r="Q116" s="5">
         <v>0</v>
       </c>
       <c r="R116">
-        <v>0</v>
+        <v>245</v>
       </c>
       <c r="S116">
         <v>0</v>
       </c>
       <c r="T116">
         <v>0</v>
       </c>
       <c r="U116">
-        <v>4781</v>
+        <v>0</v>
       </c>
       <c r="V116" s="3">
-        <v>4781</v>
+        <v>245</v>
       </c>
     </row>
     <row r="117" spans="1:22">
       <c r="A117">
-        <v>37132</v>
+        <v>37130</v>
       </c>
       <c r="B117">
         <v>0</v>
       </c>
       <c r="C117">
         <v>0</v>
       </c>
       <c r="D117">
         <v>0</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117" s="3">
         <v>0</v>
       </c>
       <c r="G117">
         <v>0</v>
       </c>
       <c r="H117">
         <v>0</v>
       </c>
       <c r="I117" s="3">
         <v>0</v>
       </c>
       <c r="J117" s="5">
         <v>0</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117">
         <v>0</v>
       </c>
       <c r="N117">
         <v>0</v>
       </c>
       <c r="O117">
         <v>0</v>
       </c>
       <c r="P117" s="3">
         <v>0</v>
       </c>
       <c r="Q117" s="5">
         <v>0</v>
       </c>
       <c r="R117">
-        <v>825</v>
+        <v>0</v>
       </c>
       <c r="S117">
         <v>0</v>
       </c>
       <c r="T117">
         <v>0</v>
       </c>
       <c r="U117">
-        <v>0</v>
+        <v>4781</v>
       </c>
       <c r="V117" s="3">
-        <v>825</v>
+        <v>4781</v>
       </c>
     </row>
     <row r="118" spans="1:22">
       <c r="A118">
-        <v>37133</v>
+        <v>37132</v>
       </c>
       <c r="B118">
         <v>0</v>
       </c>
       <c r="C118">
         <v>0</v>
       </c>
       <c r="D118">
         <v>0</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118" s="3">
         <v>0</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>0</v>
       </c>
       <c r="I118" s="3">
         <v>0</v>
       </c>
       <c r="J118" s="5">
         <v>0</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118">
         <v>0</v>
       </c>
       <c r="M118">
         <v>0</v>
       </c>
       <c r="N118">
         <v>0</v>
       </c>
       <c r="O118">
         <v>0</v>
       </c>
       <c r="P118" s="3">
         <v>0</v>
       </c>
       <c r="Q118" s="5">
         <v>0</v>
       </c>
       <c r="R118">
-        <v>300</v>
+        <v>825</v>
       </c>
       <c r="S118">
         <v>0</v>
       </c>
       <c r="T118">
         <v>0</v>
       </c>
       <c r="U118">
         <v>0</v>
       </c>
       <c r="V118" s="3">
-        <v>300</v>
+        <v>825</v>
       </c>
     </row>
     <row r="119" spans="1:22">
       <c r="A119">
-        <v>37141</v>
+        <v>37133</v>
       </c>
       <c r="B119">
         <v>0</v>
       </c>
       <c r="C119">
         <v>0</v>
       </c>
       <c r="D119">
         <v>0</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119" s="3">
         <v>0</v>
       </c>
       <c r="G119">
         <v>0</v>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119" s="3">
         <v>0</v>
       </c>
       <c r="J119" s="5">
         <v>0</v>
       </c>
       <c r="K119">
         <v>0</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
       <c r="M119">
         <v>0</v>
       </c>
       <c r="N119">
         <v>0</v>
       </c>
       <c r="O119">
         <v>0</v>
       </c>
       <c r="P119" s="3">
         <v>0</v>
       </c>
       <c r="Q119" s="5">
         <v>0</v>
       </c>
       <c r="R119">
-        <v>383</v>
+        <v>300</v>
       </c>
       <c r="S119">
         <v>0</v>
       </c>
       <c r="T119">
         <v>0</v>
       </c>
       <c r="U119">
         <v>0</v>
       </c>
       <c r="V119" s="3">
-        <v>383</v>
+        <v>300</v>
       </c>
     </row>
     <row r="120" spans="1:22">
       <c r="A120">
-        <v>37143</v>
+        <v>37141</v>
       </c>
       <c r="B120">
         <v>0</v>
       </c>
       <c r="C120">
         <v>0</v>
       </c>
       <c r="D120">
         <v>0</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
       <c r="F120" s="3">
         <v>0</v>
       </c>
       <c r="G120">
         <v>0</v>
       </c>
       <c r="H120">
         <v>0</v>
       </c>
       <c r="I120" s="3">
         <v>0</v>
       </c>
       <c r="J120" s="5">
         <v>0</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120">
         <v>0</v>
       </c>
       <c r="N120">
         <v>0</v>
       </c>
       <c r="O120">
         <v>0</v>
       </c>
       <c r="P120" s="3">
         <v>0</v>
       </c>
       <c r="Q120" s="5">
         <v>0</v>
       </c>
       <c r="R120">
-        <v>221</v>
+        <v>383</v>
       </c>
       <c r="S120">
         <v>0</v>
       </c>
       <c r="T120">
         <v>0</v>
       </c>
       <c r="U120">
         <v>0</v>
       </c>
       <c r="V120" s="3">
-        <v>221</v>
+        <v>383</v>
       </c>
     </row>
     <row r="121" spans="1:22">
       <c r="A121">
-        <v>37147</v>
+        <v>37143</v>
       </c>
       <c r="B121">
         <v>0</v>
       </c>
       <c r="C121">
         <v>0</v>
       </c>
       <c r="D121">
         <v>0</v>
       </c>
       <c r="E121">
         <v>0</v>
       </c>
       <c r="F121" s="3">
         <v>0</v>
       </c>
       <c r="G121">
         <v>0</v>
       </c>
       <c r="H121">
         <v>0</v>
       </c>
       <c r="I121" s="3">
         <v>0</v>
       </c>
       <c r="J121" s="5">
         <v>0</v>
       </c>
       <c r="K121">
         <v>0</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121">
         <v>0</v>
       </c>
       <c r="N121">
         <v>0</v>
       </c>
       <c r="O121">
         <v>0</v>
       </c>
       <c r="P121" s="3">
         <v>0</v>
       </c>
       <c r="Q121" s="5">
         <v>0</v>
       </c>
       <c r="R121">
-        <v>121</v>
+        <v>221</v>
       </c>
       <c r="S121">
         <v>0</v>
       </c>
       <c r="T121">
         <v>0</v>
       </c>
       <c r="U121">
         <v>0</v>
       </c>
       <c r="V121" s="3">
-        <v>121</v>
+        <v>221</v>
       </c>
     </row>
     <row r="122" spans="1:22">
       <c r="A122">
-        <v>37149</v>
+        <v>37147</v>
       </c>
       <c r="B122">
         <v>0</v>
       </c>
       <c r="C122">
         <v>0</v>
       </c>
       <c r="D122">
         <v>0</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
       <c r="F122" s="3">
         <v>0</v>
       </c>
       <c r="G122">
         <v>0</v>
       </c>
       <c r="H122">
         <v>0</v>
       </c>
       <c r="I122" s="3">
         <v>0</v>
       </c>
       <c r="J122" s="5">
         <v>0</v>
       </c>
       <c r="K122">
         <v>0</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122">
         <v>0</v>
       </c>
       <c r="N122">
         <v>0</v>
       </c>
       <c r="O122">
         <v>0</v>
       </c>
       <c r="P122" s="3">
         <v>0</v>
       </c>
       <c r="Q122" s="5">
         <v>0</v>
       </c>
       <c r="R122">
-        <v>416</v>
+        <v>121</v>
       </c>
       <c r="S122">
         <v>0</v>
       </c>
       <c r="T122">
         <v>0</v>
       </c>
       <c r="U122">
         <v>0</v>
       </c>
       <c r="V122" s="3">
-        <v>416</v>
+        <v>121</v>
       </c>
     </row>
     <row r="123" spans="1:22">
       <c r="A123">
-        <v>37154</v>
+        <v>37149</v>
       </c>
       <c r="B123">
         <v>0</v>
       </c>
       <c r="C123">
         <v>0</v>
       </c>
       <c r="D123">
         <v>0</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
       <c r="F123" s="3">
         <v>0</v>
       </c>
       <c r="G123">
         <v>0</v>
       </c>
       <c r="H123">
         <v>0</v>
       </c>
       <c r="I123" s="3">
         <v>0</v>
       </c>
       <c r="J123" s="5">
         <v>0</v>
       </c>
       <c r="K123">
         <v>0</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123">
         <v>0</v>
       </c>
       <c r="N123">
         <v>0</v>
       </c>
       <c r="O123">
         <v>0</v>
       </c>
       <c r="P123" s="3">
         <v>0</v>
       </c>
       <c r="Q123" s="5">
         <v>0</v>
       </c>
       <c r="R123">
-        <v>1495</v>
+        <v>416</v>
       </c>
       <c r="S123">
         <v>0</v>
       </c>
       <c r="T123">
         <v>0</v>
       </c>
       <c r="U123">
         <v>0</v>
       </c>
       <c r="V123" s="3">
-        <v>1495</v>
+        <v>416</v>
       </c>
     </row>
     <row r="124" spans="1:22">
       <c r="A124">
-        <v>37158</v>
+        <v>37154</v>
       </c>
       <c r="B124">
         <v>0</v>
       </c>
       <c r="C124">
         <v>0</v>
       </c>
       <c r="D124">
         <v>0</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
       <c r="F124" s="3">
         <v>0</v>
       </c>
       <c r="G124">
         <v>0</v>
       </c>
       <c r="H124">
         <v>0</v>
       </c>
       <c r="I124" s="3">
         <v>0</v>
       </c>
       <c r="J124" s="5">
         <v>0</v>
       </c>
       <c r="K124">
         <v>0</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
       <c r="M124">
         <v>0</v>
       </c>
       <c r="N124">
         <v>0</v>
       </c>
       <c r="O124">
         <v>0</v>
       </c>
       <c r="P124" s="3">
         <v>0</v>
       </c>
       <c r="Q124" s="5">
         <v>0</v>
       </c>
       <c r="R124">
-        <v>106</v>
+        <v>1495</v>
       </c>
       <c r="S124">
         <v>0</v>
       </c>
       <c r="T124">
         <v>0</v>
       </c>
       <c r="U124">
         <v>0</v>
       </c>
       <c r="V124" s="3">
-        <v>106</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="125" spans="1:22">
       <c r="A125">
-        <v>37162</v>
+        <v>37158</v>
       </c>
       <c r="B125">
         <v>0</v>
       </c>
       <c r="C125">
         <v>0</v>
       </c>
       <c r="D125">
         <v>0</v>
       </c>
       <c r="E125">
         <v>0</v>
       </c>
       <c r="F125" s="3">
         <v>0</v>
       </c>
       <c r="G125">
         <v>0</v>
       </c>
       <c r="H125">
         <v>0</v>
       </c>
       <c r="I125" s="3">
         <v>0</v>
       </c>
       <c r="J125" s="5">
         <v>0</v>
       </c>
       <c r="K125">
         <v>0</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125">
         <v>0</v>
       </c>
       <c r="N125">
         <v>0</v>
       </c>
       <c r="O125">
         <v>0</v>
       </c>
       <c r="P125" s="3">
         <v>0</v>
       </c>
       <c r="Q125" s="5">
         <v>0</v>
       </c>
       <c r="R125">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="S125">
         <v>0</v>
       </c>
       <c r="T125">
         <v>0</v>
       </c>
       <c r="U125">
         <v>0</v>
       </c>
       <c r="V125" s="3">
-        <v>129</v>
+        <v>106</v>
       </c>
     </row>
     <row r="126" spans="1:22">
       <c r="A126">
-        <v>37170</v>
+        <v>37162</v>
       </c>
       <c r="B126">
         <v>0</v>
       </c>
       <c r="C126">
         <v>0</v>
       </c>
       <c r="D126">
         <v>0</v>
       </c>
       <c r="E126">
         <v>0</v>
       </c>
       <c r="F126" s="3">
         <v>0</v>
       </c>
       <c r="G126">
         <v>0</v>
       </c>
       <c r="H126">
         <v>0</v>
       </c>
       <c r="I126" s="3">
         <v>0</v>
       </c>
       <c r="J126" s="5">
         <v>0</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
       <c r="M126">
         <v>0</v>
       </c>
       <c r="N126">
         <v>0</v>
       </c>
       <c r="O126">
         <v>0</v>
       </c>
       <c r="P126" s="3">
         <v>0</v>
       </c>
       <c r="Q126" s="5">
         <v>0</v>
       </c>
       <c r="R126">
-        <v>312</v>
+        <v>129</v>
       </c>
       <c r="S126">
         <v>0</v>
       </c>
       <c r="T126">
         <v>0</v>
       </c>
       <c r="U126">
         <v>0</v>
       </c>
       <c r="V126" s="3">
-        <v>312</v>
+        <v>129</v>
       </c>
     </row>
     <row r="127" spans="1:22">
       <c r="A127">
-        <v>37175</v>
+        <v>37170</v>
       </c>
       <c r="B127">
         <v>0</v>
       </c>
       <c r="C127">
         <v>0</v>
       </c>
       <c r="D127">
         <v>0</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127" s="3">
         <v>0</v>
       </c>
       <c r="G127">
         <v>0</v>
       </c>
       <c r="H127">
         <v>0</v>
       </c>
       <c r="I127" s="3">
         <v>0</v>
       </c>
       <c r="J127" s="5">
         <v>0</v>
       </c>
       <c r="K127">
         <v>0</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127">
         <v>0</v>
       </c>
       <c r="N127">
         <v>0</v>
       </c>
       <c r="O127">
         <v>0</v>
       </c>
       <c r="P127" s="3">
         <v>0</v>
       </c>
       <c r="Q127" s="5">
         <v>0</v>
       </c>
       <c r="R127">
-        <v>596</v>
+        <v>312</v>
       </c>
       <c r="S127">
         <v>0</v>
       </c>
       <c r="T127">
         <v>0</v>
       </c>
       <c r="U127">
         <v>0</v>
       </c>
       <c r="V127" s="3">
-        <v>596</v>
+        <v>312</v>
       </c>
     </row>
     <row r="128" spans="1:22">
       <c r="A128">
-        <v>37183</v>
+        <v>37175</v>
       </c>
       <c r="B128">
         <v>0</v>
       </c>
       <c r="C128">
         <v>0</v>
       </c>
       <c r="D128">
         <v>0</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128" s="3">
         <v>0</v>
       </c>
       <c r="G128">
         <v>0</v>
       </c>
       <c r="H128">
         <v>0</v>
       </c>
       <c r="I128" s="3">
         <v>0</v>
       </c>
       <c r="J128" s="5">
         <v>0</v>
       </c>
       <c r="K128">
         <v>0</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128">
         <v>0</v>
       </c>
       <c r="N128">
         <v>0</v>
       </c>
       <c r="O128">
         <v>0</v>
       </c>
       <c r="P128" s="3">
         <v>0</v>
       </c>
       <c r="Q128" s="5">
         <v>0</v>
       </c>
       <c r="R128">
-        <v>481</v>
+        <v>596</v>
       </c>
       <c r="S128">
         <v>0</v>
       </c>
       <c r="T128">
         <v>0</v>
       </c>
       <c r="U128">
         <v>0</v>
       </c>
       <c r="V128" s="3">
-        <v>481</v>
+        <v>596</v>
       </c>
     </row>
     <row r="129" spans="1:22">
       <c r="A129">
-        <v>37194</v>
+        <v>37183</v>
       </c>
       <c r="B129">
         <v>0</v>
       </c>
       <c r="C129">
         <v>0</v>
       </c>
       <c r="D129">
         <v>0</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
       <c r="F129" s="3">
         <v>0</v>
       </c>
       <c r="G129">
         <v>0</v>
       </c>
       <c r="H129">
         <v>0</v>
       </c>
       <c r="I129" s="3">
         <v>0</v>
       </c>
       <c r="J129" s="5">
         <v>0</v>
       </c>
       <c r="K129">
         <v>0</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
       <c r="M129">
         <v>0</v>
       </c>
       <c r="N129">
         <v>0</v>
       </c>
       <c r="O129">
         <v>0</v>
       </c>
       <c r="P129" s="3">
         <v>0</v>
       </c>
       <c r="Q129" s="5">
         <v>0</v>
       </c>
       <c r="R129">
-        <v>315</v>
+        <v>481</v>
       </c>
       <c r="S129">
         <v>0</v>
       </c>
       <c r="T129">
         <v>0</v>
       </c>
       <c r="U129">
         <v>0</v>
       </c>
       <c r="V129" s="3">
-        <v>315</v>
+        <v>481</v>
       </c>
     </row>
     <row r="130" spans="1:22">
       <c r="A130">
-        <v>37195</v>
+        <v>37194</v>
       </c>
       <c r="B130">
         <v>0</v>
       </c>
       <c r="C130">
         <v>0</v>
       </c>
       <c r="D130">
         <v>0</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130" s="3">
         <v>0</v>
       </c>
       <c r="G130">
         <v>0</v>
       </c>
       <c r="H130">
         <v>0</v>
       </c>
       <c r="I130" s="3">
         <v>0</v>
       </c>
       <c r="J130" s="5">
         <v>0</v>
       </c>
       <c r="K130">
         <v>0</v>
       </c>
       <c r="L130">
         <v>0</v>
       </c>
       <c r="M130">
         <v>0</v>
       </c>
       <c r="N130">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="O130">
         <v>0</v>
       </c>
       <c r="P130" s="3">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="Q130" s="5">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="R130">
-        <v>0</v>
+        <v>315</v>
       </c>
       <c r="S130">
         <v>0</v>
       </c>
       <c r="T130">
         <v>0</v>
       </c>
       <c r="U130">
         <v>0</v>
       </c>
       <c r="V130" s="3">
-        <v>0</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:22">
       <c r="A131">
-        <v>37203</v>
+        <v>37195</v>
       </c>
       <c r="B131">
         <v>0</v>
       </c>
       <c r="C131">
         <v>0</v>
       </c>
       <c r="D131">
         <v>0</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131" s="3">
         <v>0</v>
       </c>
       <c r="G131">
         <v>0</v>
       </c>
       <c r="H131">
         <v>0</v>
       </c>
       <c r="I131" s="3">
         <v>0</v>
       </c>
       <c r="J131" s="5">
         <v>0</v>
       </c>
       <c r="K131">
         <v>0</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
       <c r="M131">
         <v>0</v>
       </c>
       <c r="N131">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="O131">
         <v>0</v>
       </c>
       <c r="P131" s="3">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="Q131" s="5">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="R131">
         <v>0</v>
       </c>
       <c r="S131">
-        <v>2703</v>
+        <v>0</v>
       </c>
       <c r="T131">
         <v>0</v>
       </c>
       <c r="U131">
         <v>0</v>
       </c>
       <c r="V131" s="3">
-        <v>2703</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:22">
       <c r="A132">
-        <v>37205</v>
+        <v>37203</v>
       </c>
       <c r="B132">
         <v>0</v>
       </c>
       <c r="C132">
         <v>0</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132" s="3">
         <v>0</v>
       </c>
       <c r="G132">
         <v>0</v>
       </c>
       <c r="H132">
         <v>0</v>
       </c>
       <c r="I132" s="3">
         <v>0</v>
       </c>
       <c r="J132" s="5">
         <v>0</v>
       </c>
       <c r="K132">
         <v>0</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
       <c r="M132">
         <v>0</v>
       </c>
       <c r="N132">
         <v>0</v>
       </c>
       <c r="O132">
         <v>0</v>
       </c>
       <c r="P132" s="3">
         <v>0</v>
       </c>
       <c r="Q132" s="5">
         <v>0</v>
       </c>
       <c r="R132">
-        <v>463</v>
+        <v>0</v>
       </c>
       <c r="S132">
-        <v>0</v>
+        <v>2703</v>
       </c>
       <c r="T132">
         <v>0</v>
       </c>
       <c r="U132">
         <v>0</v>
       </c>
       <c r="V132" s="3">
-        <v>463</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="133" spans="1:22">
       <c r="A133">
-        <v>37227</v>
+        <v>37205</v>
       </c>
       <c r="B133">
         <v>0</v>
       </c>
       <c r="C133">
         <v>0</v>
       </c>
       <c r="D133">
         <v>0</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133" s="3">
         <v>0</v>
       </c>
       <c r="G133">
         <v>0</v>
       </c>
       <c r="H133">
         <v>0</v>
       </c>
       <c r="I133" s="3">
         <v>0</v>
       </c>
       <c r="J133" s="5">
         <v>0</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133">
-        <v>170</v>
+        <v>0</v>
       </c>
       <c r="M133">
         <v>0</v>
       </c>
       <c r="N133">
         <v>0</v>
       </c>
       <c r="O133">
         <v>0</v>
       </c>
       <c r="P133" s="3">
-        <v>170</v>
+        <v>0</v>
       </c>
       <c r="Q133" s="5">
-        <v>170</v>
+        <v>0</v>
       </c>
       <c r="R133">
-        <v>0</v>
+        <v>463</v>
       </c>
       <c r="S133">
         <v>0</v>
       </c>
       <c r="T133">
         <v>0</v>
       </c>
       <c r="U133">
         <v>0</v>
       </c>
       <c r="V133" s="3">
-        <v>0</v>
+        <v>463</v>
       </c>
     </row>
     <row r="134" spans="1:22">
       <c r="A134">
-        <v>37228</v>
+        <v>37227</v>
       </c>
       <c r="B134">
         <v>0</v>
       </c>
       <c r="C134">
         <v>0</v>
       </c>
       <c r="D134">
         <v>0</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134" s="3">
         <v>0</v>
       </c>
       <c r="G134">
         <v>0</v>
       </c>
       <c r="H134">
         <v>0</v>
       </c>
       <c r="I134" s="3">
         <v>0</v>
       </c>
       <c r="J134" s="5">
         <v>0</v>
       </c>
       <c r="K134">
         <v>0</v>
       </c>
       <c r="L134">
-        <v>0</v>
+        <v>170</v>
       </c>
       <c r="M134">
         <v>0</v>
       </c>
       <c r="N134">
         <v>0</v>
       </c>
       <c r="O134">
         <v>0</v>
       </c>
       <c r="P134" s="3">
-        <v>0</v>
+        <v>170</v>
       </c>
       <c r="Q134" s="5">
-        <v>0</v>
+        <v>170</v>
       </c>
       <c r="R134">
-        <v>166</v>
+        <v>0</v>
       </c>
       <c r="S134">
         <v>0</v>
       </c>
       <c r="T134">
         <v>0</v>
       </c>
       <c r="U134">
         <v>0</v>
       </c>
       <c r="V134" s="3">
-        <v>166</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:22">
       <c r="A135">
-        <v>37233</v>
+        <v>37228</v>
       </c>
       <c r="B135">
         <v>0</v>
       </c>
       <c r="C135">
         <v>0</v>
       </c>
       <c r="D135">
         <v>0</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135" s="3">
         <v>0</v>
       </c>
       <c r="G135">
         <v>0</v>
       </c>
       <c r="H135">
         <v>0</v>
       </c>
       <c r="I135" s="3">
         <v>0</v>
       </c>
       <c r="J135" s="5">
         <v>0</v>
       </c>
       <c r="K135">
         <v>0</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135">
         <v>0</v>
       </c>
       <c r="N135">
-        <v>469</v>
+        <v>0</v>
       </c>
       <c r="O135">
         <v>0</v>
       </c>
       <c r="P135" s="3">
-        <v>469</v>
+        <v>0</v>
       </c>
       <c r="Q135" s="5">
-        <v>469</v>
+        <v>0</v>
       </c>
       <c r="R135">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="S135">
         <v>0</v>
       </c>
       <c r="T135">
         <v>0</v>
       </c>
       <c r="U135">
         <v>0</v>
       </c>
       <c r="V135" s="3">
-        <v>0</v>
+        <v>166</v>
       </c>
     </row>
     <row r="136" spans="1:22">
       <c r="A136">
-        <v>37234</v>
+        <v>37233</v>
       </c>
       <c r="B136">
         <v>0</v>
       </c>
       <c r="C136">
         <v>0</v>
       </c>
       <c r="D136">
         <v>0</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
       <c r="F136" s="3">
         <v>0</v>
       </c>
       <c r="G136">
         <v>0</v>
       </c>
       <c r="H136">
         <v>0</v>
       </c>
       <c r="I136" s="3">
         <v>0</v>
       </c>
       <c r="J136" s="5">
         <v>0</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136">
-        <v>256</v>
+        <v>0</v>
       </c>
       <c r="M136">
         <v>0</v>
       </c>
       <c r="N136">
-        <v>0</v>
+        <v>469</v>
       </c>
       <c r="O136">
         <v>0</v>
       </c>
       <c r="P136" s="3">
-        <v>256</v>
+        <v>469</v>
       </c>
       <c r="Q136" s="5">
-        <v>256</v>
+        <v>469</v>
       </c>
       <c r="R136">
         <v>0</v>
       </c>
       <c r="S136">
         <v>0</v>
       </c>
       <c r="T136">
         <v>0</v>
       </c>
       <c r="U136">
         <v>0</v>
       </c>
       <c r="V136" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:22">
       <c r="A137">
-        <v>37248</v>
+        <v>37234</v>
       </c>
       <c r="B137">
         <v>0</v>
       </c>
       <c r="C137">
         <v>0</v>
       </c>
       <c r="D137">
         <v>0</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137" s="3">
         <v>0</v>
       </c>
       <c r="G137">
         <v>0</v>
       </c>
       <c r="H137">
         <v>0</v>
       </c>
       <c r="I137" s="3">
         <v>0</v>
       </c>
       <c r="J137" s="5">
         <v>0</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137">
-        <v>126</v>
+        <v>256</v>
       </c>
       <c r="M137">
         <v>0</v>
       </c>
       <c r="N137">
         <v>0</v>
       </c>
       <c r="O137">
         <v>0</v>
       </c>
       <c r="P137" s="3">
-        <v>126</v>
+        <v>256</v>
       </c>
       <c r="Q137" s="5">
-        <v>126</v>
+        <v>256</v>
       </c>
       <c r="R137">
         <v>0</v>
       </c>
       <c r="S137">
         <v>0</v>
       </c>
       <c r="T137">
         <v>0</v>
       </c>
       <c r="U137">
         <v>0</v>
       </c>
       <c r="V137" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:22">
       <c r="A138">
-        <v>37250</v>
+        <v>37248</v>
       </c>
       <c r="B138">
         <v>0</v>
       </c>
       <c r="C138">
         <v>0</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138" s="3">
         <v>0</v>
       </c>
       <c r="G138">
         <v>0</v>
       </c>
       <c r="H138">
         <v>0</v>
       </c>
       <c r="I138" s="3">
         <v>0</v>
       </c>
       <c r="J138" s="5">
         <v>0</v>
       </c>
       <c r="K138">
         <v>0</v>
       </c>
       <c r="L138">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="M138">
         <v>0</v>
       </c>
       <c r="N138">
         <v>0</v>
       </c>
       <c r="O138">
         <v>0</v>
       </c>
       <c r="P138" s="3">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="Q138" s="5">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="R138">
-        <v>1120</v>
+        <v>0</v>
       </c>
       <c r="S138">
         <v>0</v>
       </c>
       <c r="T138">
         <v>0</v>
       </c>
       <c r="U138">
         <v>0</v>
       </c>
       <c r="V138" s="3">
-        <v>1120</v>
+        <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:22">
       <c r="A139">
-        <v>37251</v>
+        <v>37250</v>
       </c>
       <c r="B139">
         <v>0</v>
       </c>
       <c r="C139">
         <v>0</v>
       </c>
       <c r="D139">
         <v>0</v>
       </c>
       <c r="E139">
         <v>0</v>
       </c>
       <c r="F139" s="3">
         <v>0</v>
       </c>
       <c r="G139">
         <v>0</v>
       </c>
       <c r="H139">
         <v>0</v>
       </c>
       <c r="I139" s="3">
         <v>0</v>
       </c>
       <c r="J139" s="5">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139">
         <v>0</v>
       </c>
       <c r="N139">
         <v>0</v>
       </c>
       <c r="O139">
         <v>0</v>
       </c>
       <c r="P139" s="3">
         <v>0</v>
       </c>
       <c r="Q139" s="5">
         <v>0</v>
       </c>
       <c r="R139">
-        <v>300</v>
+        <v>1120</v>
       </c>
       <c r="S139">
         <v>0</v>
       </c>
       <c r="T139">
         <v>0</v>
       </c>
       <c r="U139">
         <v>0</v>
       </c>
       <c r="V139" s="3">
-        <v>300</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="140" spans="1:22">
       <c r="A140">
-        <v>37257</v>
+        <v>37251</v>
       </c>
       <c r="B140">
         <v>0</v>
       </c>
       <c r="C140">
         <v>0</v>
       </c>
       <c r="D140">
         <v>0</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
       <c r="F140" s="3">
         <v>0</v>
       </c>
       <c r="G140">
         <v>0</v>
       </c>
       <c r="H140">
         <v>0</v>
       </c>
       <c r="I140" s="3">
         <v>0</v>
       </c>
       <c r="J140" s="5">
         <v>0</v>
       </c>
       <c r="K140">
         <v>0</v>
       </c>
       <c r="L140">
         <v>0</v>
       </c>
       <c r="M140">
         <v>0</v>
       </c>
       <c r="N140">
         <v>0</v>
       </c>
       <c r="O140">
         <v>0</v>
       </c>
       <c r="P140" s="3">
         <v>0</v>
       </c>
       <c r="Q140" s="5">
         <v>0</v>
       </c>
       <c r="R140">
-        <v>391</v>
+        <v>300</v>
       </c>
       <c r="S140">
         <v>0</v>
       </c>
       <c r="T140">
         <v>0</v>
       </c>
       <c r="U140">
         <v>0</v>
       </c>
       <c r="V140" s="3">
-        <v>391</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:22">
       <c r="A141">
-        <v>37261</v>
+        <v>37257</v>
       </c>
       <c r="B141">
         <v>0</v>
       </c>
       <c r="C141">
         <v>0</v>
       </c>
       <c r="D141">
         <v>0</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141" s="3">
         <v>0</v>
       </c>
       <c r="G141">
         <v>0</v>
       </c>
       <c r="H141">
         <v>0</v>
       </c>
       <c r="I141" s="3">
         <v>0</v>
       </c>
       <c r="J141" s="5">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
       <c r="M141">
         <v>0</v>
       </c>
       <c r="N141">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="O141">
         <v>0</v>
       </c>
       <c r="P141" s="3">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="Q141" s="5">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="R141">
-        <v>0</v>
+        <v>391</v>
       </c>
       <c r="S141">
-        <v>19980</v>
+        <v>0</v>
       </c>
       <c r="T141">
         <v>0</v>
       </c>
       <c r="U141">
         <v>0</v>
       </c>
       <c r="V141" s="3">
-        <v>19980</v>
+        <v>391</v>
       </c>
     </row>
     <row r="142" spans="1:22">
       <c r="A142">
-        <v>37270</v>
+        <v>37261</v>
       </c>
       <c r="B142">
         <v>0</v>
       </c>
       <c r="C142">
         <v>0</v>
       </c>
       <c r="D142">
         <v>0</v>
       </c>
       <c r="E142">
         <v>0</v>
       </c>
       <c r="F142" s="3">
         <v>0</v>
       </c>
       <c r="G142">
         <v>0</v>
       </c>
       <c r="H142">
         <v>0</v>
       </c>
       <c r="I142" s="3">
         <v>0</v>
       </c>
       <c r="J142" s="5">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
       <c r="M142">
         <v>0</v>
       </c>
       <c r="N142">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="O142">
         <v>0</v>
       </c>
       <c r="P142" s="3">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="Q142" s="5">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="R142">
         <v>0</v>
       </c>
       <c r="S142">
-        <v>0</v>
+        <v>15980</v>
       </c>
       <c r="T142">
         <v>0</v>
       </c>
       <c r="U142">
-        <v>4998</v>
+        <v>0</v>
       </c>
       <c r="V142" s="3">
-        <v>4998</v>
+        <v>15980</v>
       </c>
     </row>
     <row r="143" spans="1:22">
       <c r="A143">
-        <v>37300</v>
+        <v>37270</v>
       </c>
       <c r="B143">
         <v>0</v>
       </c>
       <c r="C143">
         <v>0</v>
       </c>
       <c r="D143">
         <v>0</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
       <c r="F143" s="3">
         <v>0</v>
       </c>
       <c r="G143">
         <v>0</v>
       </c>
       <c r="H143">
         <v>0</v>
       </c>
       <c r="I143" s="3">
         <v>0</v>
       </c>
       <c r="J143" s="5">
         <v>0</v>
       </c>
       <c r="K143">
-        <v>184</v>
+        <v>0</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143">
         <v>0</v>
       </c>
       <c r="N143">
         <v>0</v>
       </c>
       <c r="O143">
         <v>0</v>
       </c>
       <c r="P143" s="3">
-        <v>184</v>
+        <v>0</v>
       </c>
       <c r="Q143" s="5">
-        <v>184</v>
+        <v>0</v>
       </c>
       <c r="R143">
         <v>0</v>
       </c>
       <c r="S143">
         <v>0</v>
       </c>
       <c r="T143">
         <v>0</v>
       </c>
       <c r="U143">
-        <v>0</v>
+        <v>4998</v>
       </c>
       <c r="V143" s="3">
-        <v>0</v>
+        <v>4998</v>
       </c>
     </row>
     <row r="144" spans="1:22">
       <c r="A144">
-        <v>37320</v>
+        <v>37300</v>
       </c>
       <c r="B144">
         <v>0</v>
       </c>
       <c r="C144">
         <v>0</v>
       </c>
       <c r="D144">
         <v>0</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
       <c r="F144" s="3">
         <v>0</v>
       </c>
       <c r="G144">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H144">
         <v>0</v>
       </c>
       <c r="I144" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J144" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K144">
-        <v>0</v>
+        <v>184</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144">
         <v>0</v>
       </c>
       <c r="N144">
         <v>0</v>
       </c>
       <c r="O144">
         <v>0</v>
       </c>
       <c r="P144" s="3">
-        <v>0</v>
+        <v>184</v>
       </c>
       <c r="Q144" s="5">
-        <v>4</v>
+        <v>184</v>
       </c>
       <c r="R144">
         <v>0</v>
       </c>
       <c r="S144">
         <v>0</v>
       </c>
       <c r="T144">
         <v>0</v>
       </c>
       <c r="U144">
         <v>0</v>
       </c>
       <c r="V144" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:22">
       <c r="A145">
-        <v>37330</v>
+        <v>37320</v>
       </c>
       <c r="B145">
         <v>0</v>
       </c>
       <c r="C145">
         <v>0</v>
       </c>
       <c r="D145">
         <v>0</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
       <c r="F145" s="3">
         <v>0</v>
       </c>
       <c r="G145">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H145">
         <v>0</v>
       </c>
       <c r="I145" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J145" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
       <c r="M145">
         <v>0</v>
       </c>
       <c r="N145">
         <v>0</v>
       </c>
       <c r="O145">
         <v>0</v>
       </c>
       <c r="P145" s="3">
         <v>0</v>
       </c>
       <c r="Q145" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R145">
         <v>0</v>
       </c>
       <c r="S145">
         <v>0</v>
       </c>
       <c r="T145">
         <v>0</v>
       </c>
       <c r="U145">
-        <v>949</v>
+        <v>0</v>
       </c>
       <c r="V145" s="3">
-        <v>949</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:22">
       <c r="A146">
-        <v>37340</v>
+        <v>37330</v>
       </c>
       <c r="B146">
         <v>0</v>
       </c>
       <c r="C146">
         <v>0</v>
       </c>
       <c r="D146">
         <v>0</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146" s="3">
         <v>0</v>
       </c>
       <c r="G146">
         <v>0</v>
       </c>
       <c r="H146">
         <v>0</v>
       </c>
       <c r="I146" s="3">
         <v>0</v>
       </c>
@@ -10358,127 +10358,127 @@
       <c r="M146">
         <v>0</v>
       </c>
       <c r="N146">
         <v>0</v>
       </c>
       <c r="O146">
         <v>0</v>
       </c>
       <c r="P146" s="3">
         <v>0</v>
       </c>
       <c r="Q146" s="5">
         <v>0</v>
       </c>
       <c r="R146">
         <v>0</v>
       </c>
       <c r="S146">
         <v>0</v>
       </c>
       <c r="T146">
         <v>0</v>
       </c>
       <c r="U146">
-        <v>331</v>
+        <v>949</v>
       </c>
       <c r="V146" s="3">
-        <v>331</v>
+        <v>949</v>
       </c>
     </row>
     <row r="147" spans="1:22">
       <c r="A147">
-        <v>37370</v>
+        <v>37340</v>
       </c>
       <c r="B147">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C147">
         <v>0</v>
       </c>
       <c r="D147">
         <v>0</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
       <c r="F147" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G147">
         <v>0</v>
       </c>
       <c r="H147">
         <v>0</v>
       </c>
       <c r="I147" s="3">
         <v>0</v>
       </c>
       <c r="J147" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K147">
         <v>0</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
       <c r="M147">
         <v>0</v>
       </c>
       <c r="N147">
         <v>0</v>
       </c>
       <c r="O147">
         <v>0</v>
       </c>
       <c r="P147" s="3">
         <v>0</v>
       </c>
       <c r="Q147" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R147">
         <v>0</v>
       </c>
       <c r="S147">
         <v>0</v>
       </c>
       <c r="T147">
         <v>0</v>
       </c>
       <c r="U147">
-        <v>0</v>
+        <v>331</v>
       </c>
       <c r="V147" s="3">
-        <v>0</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:22">
       <c r="A148">
-        <v>37380</v>
+        <v>37370</v>
       </c>
       <c r="B148">
         <v>1</v>
       </c>
       <c r="C148">
         <v>0</v>
       </c>
       <c r="D148">
         <v>0</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
       <c r="F148" s="3">
         <v>1</v>
       </c>
       <c r="G148">
         <v>0</v>
       </c>
       <c r="H148">
         <v>0</v>
       </c>
       <c r="I148" s="3">
         <v>0</v>
       </c>
@@ -10502,2431 +10502,2431 @@
       </c>
       <c r="P148" s="3">
         <v>0</v>
       </c>
       <c r="Q148" s="5">
         <v>1</v>
       </c>
       <c r="R148">
         <v>0</v>
       </c>
       <c r="S148">
         <v>0</v>
       </c>
       <c r="T148">
         <v>0</v>
       </c>
       <c r="U148">
         <v>0</v>
       </c>
       <c r="V148" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:22">
       <c r="A149">
-        <v>37390</v>
+        <v>37380</v>
       </c>
       <c r="B149">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C149">
         <v>0</v>
       </c>
       <c r="D149">
         <v>0</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
       <c r="F149" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G149">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H149">
         <v>0</v>
       </c>
       <c r="I149" s="3">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J149" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K149">
         <v>0</v>
       </c>
       <c r="L149">
         <v>0</v>
       </c>
       <c r="M149">
         <v>0</v>
       </c>
       <c r="N149">
         <v>0</v>
       </c>
       <c r="O149">
         <v>0</v>
       </c>
       <c r="P149" s="3">
         <v>0</v>
       </c>
       <c r="Q149" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="R149">
         <v>0</v>
       </c>
       <c r="S149">
         <v>0</v>
       </c>
       <c r="T149">
         <v>0</v>
       </c>
       <c r="U149">
         <v>0</v>
       </c>
       <c r="V149" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:22">
       <c r="A150">
-        <v>37400</v>
+        <v>37390</v>
       </c>
       <c r="B150">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C150">
         <v>0</v>
       </c>
       <c r="D150">
         <v>0</v>
       </c>
       <c r="E150">
         <v>0</v>
       </c>
       <c r="F150" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G150">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H150">
         <v>0</v>
       </c>
       <c r="I150" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J150" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K150">
         <v>0</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
       <c r="M150">
         <v>0</v>
       </c>
       <c r="N150">
         <v>0</v>
       </c>
       <c r="O150">
         <v>0</v>
       </c>
       <c r="P150" s="3">
         <v>0</v>
       </c>
       <c r="Q150" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="R150">
         <v>0</v>
       </c>
       <c r="S150">
         <v>0</v>
       </c>
       <c r="T150">
         <v>0</v>
       </c>
       <c r="U150">
         <v>0</v>
       </c>
       <c r="V150" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:22">
       <c r="A151">
-        <v>37500</v>
+        <v>37400</v>
       </c>
       <c r="B151">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C151">
         <v>0</v>
       </c>
       <c r="D151">
         <v>0</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
       <c r="F151" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G151">
         <v>0</v>
       </c>
       <c r="H151">
         <v>0</v>
       </c>
       <c r="I151" s="3">
         <v>0</v>
       </c>
       <c r="J151" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K151">
         <v>0</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
       <c r="M151">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="N151">
         <v>0</v>
       </c>
       <c r="O151">
         <v>0</v>
       </c>
       <c r="P151" s="3">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="Q151" s="5">
-        <v>104</v>
+        <v>1</v>
       </c>
       <c r="R151">
         <v>0</v>
       </c>
       <c r="S151">
         <v>0</v>
       </c>
       <c r="T151">
-        <v>480</v>
+        <v>0</v>
       </c>
       <c r="U151">
         <v>0</v>
       </c>
       <c r="V151" s="3">
-        <v>480</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:22">
       <c r="A152">
-        <v>37520</v>
+        <v>37500</v>
       </c>
       <c r="B152">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C152">
         <v>0</v>
       </c>
       <c r="D152">
         <v>0</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
       <c r="F152" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G152">
         <v>0</v>
       </c>
       <c r="H152">
         <v>0</v>
       </c>
       <c r="I152" s="3">
         <v>0</v>
       </c>
       <c r="J152" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K152">
         <v>0</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
       <c r="M152">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="N152">
         <v>0</v>
       </c>
       <c r="O152">
         <v>0</v>
       </c>
       <c r="P152" s="3">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="Q152" s="5">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="R152">
         <v>0</v>
       </c>
       <c r="S152">
         <v>0</v>
       </c>
       <c r="T152">
-        <v>0</v>
+        <v>480</v>
       </c>
       <c r="U152">
         <v>0</v>
       </c>
       <c r="V152" s="3">
-        <v>0</v>
+        <v>480</v>
       </c>
     </row>
     <row r="153" spans="1:22">
       <c r="A153">
-        <v>37530</v>
+        <v>37520</v>
       </c>
       <c r="B153">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C153">
         <v>0</v>
       </c>
       <c r="D153">
         <v>0</v>
       </c>
       <c r="E153">
         <v>0</v>
       </c>
       <c r="F153" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G153">
         <v>0</v>
       </c>
       <c r="H153">
         <v>0</v>
       </c>
       <c r="I153" s="3">
         <v>0</v>
       </c>
       <c r="J153" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K153">
         <v>0</v>
       </c>
       <c r="L153">
         <v>0</v>
       </c>
       <c r="M153">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="N153">
         <v>0</v>
       </c>
       <c r="O153">
         <v>0</v>
       </c>
       <c r="P153" s="3">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="Q153" s="5">
-        <v>3</v>
+        <v>71</v>
       </c>
       <c r="R153">
         <v>0</v>
       </c>
       <c r="S153">
         <v>0</v>
       </c>
       <c r="T153">
         <v>0</v>
       </c>
       <c r="U153">
-        <v>1828</v>
+        <v>0</v>
       </c>
       <c r="V153" s="3">
-        <v>1828</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:22">
       <c r="A154">
-        <v>37600</v>
+        <v>37530</v>
       </c>
       <c r="B154">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C154">
         <v>0</v>
       </c>
       <c r="D154">
         <v>0</v>
       </c>
       <c r="E154">
         <v>0</v>
       </c>
       <c r="F154" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G154">
         <v>0</v>
       </c>
       <c r="H154">
         <v>0</v>
       </c>
       <c r="I154" s="3">
         <v>0</v>
       </c>
       <c r="J154" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K154">
         <v>0</v>
       </c>
       <c r="L154">
         <v>0</v>
       </c>
       <c r="M154">
         <v>0</v>
       </c>
       <c r="N154">
         <v>0</v>
       </c>
       <c r="O154">
         <v>0</v>
       </c>
       <c r="P154" s="3">
         <v>0</v>
       </c>
       <c r="Q154" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R154">
         <v>0</v>
       </c>
       <c r="S154">
         <v>0</v>
       </c>
       <c r="T154">
         <v>0</v>
       </c>
       <c r="U154">
-        <v>350</v>
+        <v>1828</v>
       </c>
       <c r="V154" s="3">
-        <v>350</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="155" spans="1:22">
       <c r="A155">
-        <v>37700</v>
+        <v>37600</v>
       </c>
       <c r="B155">
         <v>0</v>
       </c>
       <c r="C155">
         <v>0</v>
       </c>
       <c r="D155">
         <v>0</v>
       </c>
       <c r="E155">
         <v>0</v>
       </c>
       <c r="F155" s="3">
         <v>0</v>
       </c>
       <c r="G155">
         <v>0</v>
       </c>
       <c r="H155">
         <v>0</v>
       </c>
       <c r="I155" s="3">
         <v>0</v>
       </c>
       <c r="J155" s="5">
         <v>0</v>
       </c>
       <c r="K155">
-        <v>1130</v>
+        <v>0</v>
       </c>
       <c r="L155">
         <v>0</v>
       </c>
       <c r="M155">
-        <v>469</v>
+        <v>0</v>
       </c>
       <c r="N155">
         <v>0</v>
       </c>
       <c r="O155">
         <v>0</v>
       </c>
       <c r="P155" s="3">
-        <v>1599</v>
+        <v>0</v>
       </c>
       <c r="Q155" s="5">
-        <v>1599</v>
+        <v>0</v>
       </c>
       <c r="R155">
         <v>0</v>
       </c>
       <c r="S155">
         <v>0</v>
       </c>
       <c r="T155">
         <v>0</v>
       </c>
       <c r="U155">
-        <v>0</v>
+        <v>350</v>
       </c>
       <c r="V155" s="3">
-        <v>0</v>
+        <v>350</v>
       </c>
     </row>
     <row r="156" spans="1:22">
       <c r="A156">
-        <v>41000</v>
+        <v>37700</v>
       </c>
       <c r="B156">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="C156">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D156">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E156">
         <v>0</v>
       </c>
       <c r="F156" s="3">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G156">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H156">
         <v>0</v>
       </c>
       <c r="I156" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J156" s="5">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>581</v>
+        <v>1130</v>
       </c>
       <c r="L156">
         <v>0</v>
       </c>
       <c r="M156">
-        <v>417</v>
+        <v>469</v>
       </c>
       <c r="N156">
         <v>0</v>
       </c>
       <c r="O156">
         <v>0</v>
       </c>
       <c r="P156" s="3">
-        <v>998</v>
+        <v>1599</v>
       </c>
       <c r="Q156" s="5">
-        <v>1019</v>
+        <v>1599</v>
       </c>
       <c r="R156">
         <v>0</v>
       </c>
       <c r="S156">
         <v>0</v>
       </c>
       <c r="T156">
         <v>0</v>
       </c>
       <c r="U156">
         <v>0</v>
       </c>
       <c r="V156" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:22">
       <c r="A157">
-        <v>41018</v>
+        <v>41000</v>
       </c>
       <c r="B157">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="C157">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D157">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E157">
         <v>0</v>
       </c>
       <c r="F157" s="3">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G157">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H157">
         <v>0</v>
       </c>
       <c r="I157" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J157" s="5">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="K157">
-        <v>0</v>
+        <v>581</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
       <c r="M157">
-        <v>0</v>
+        <v>417</v>
       </c>
       <c r="N157">
-        <v>361</v>
+        <v>0</v>
       </c>
       <c r="O157">
         <v>0</v>
       </c>
       <c r="P157" s="3">
-        <v>361</v>
+        <v>998</v>
       </c>
       <c r="Q157" s="5">
-        <v>361</v>
+        <v>1019</v>
       </c>
       <c r="R157">
-        <v>583</v>
+        <v>0</v>
       </c>
       <c r="S157">
         <v>0</v>
       </c>
       <c r="T157">
         <v>0</v>
       </c>
       <c r="U157">
-        <v>10885</v>
+        <v>0</v>
       </c>
       <c r="V157" s="3">
-        <v>11468</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:22">
       <c r="A158">
-        <v>41034</v>
+        <v>41018</v>
       </c>
       <c r="B158">
         <v>0</v>
       </c>
       <c r="C158">
         <v>0</v>
       </c>
       <c r="D158">
         <v>0</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
       <c r="F158" s="3">
         <v>0</v>
       </c>
       <c r="G158">
         <v>0</v>
       </c>
       <c r="H158">
         <v>0</v>
       </c>
       <c r="I158" s="3">
         <v>0</v>
       </c>
       <c r="J158" s="5">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
       <c r="L158">
-        <v>146</v>
+        <v>0</v>
       </c>
       <c r="M158">
         <v>0</v>
       </c>
       <c r="N158">
-        <v>0</v>
+        <v>361</v>
       </c>
       <c r="O158">
         <v>0</v>
       </c>
       <c r="P158" s="3">
-        <v>146</v>
+        <v>361</v>
       </c>
       <c r="Q158" s="5">
-        <v>146</v>
+        <v>361</v>
       </c>
       <c r="R158">
-        <v>437</v>
+        <v>583</v>
       </c>
       <c r="S158">
         <v>0</v>
       </c>
       <c r="T158">
         <v>0</v>
       </c>
       <c r="U158">
-        <v>0</v>
+        <v>10885</v>
       </c>
       <c r="V158" s="3">
-        <v>437</v>
+        <v>11468</v>
       </c>
     </row>
     <row r="159" spans="1:22">
       <c r="A159">
-        <v>41051</v>
+        <v>41034</v>
       </c>
       <c r="B159">
         <v>0</v>
       </c>
       <c r="C159">
         <v>0</v>
       </c>
       <c r="D159">
         <v>0</v>
       </c>
       <c r="E159">
         <v>0</v>
       </c>
       <c r="F159" s="3">
         <v>0</v>
       </c>
       <c r="G159">
         <v>0</v>
       </c>
       <c r="H159">
         <v>0</v>
       </c>
       <c r="I159" s="3">
         <v>0</v>
       </c>
       <c r="J159" s="5">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0</v>
       </c>
       <c r="L159">
-        <v>0</v>
+        <v>146</v>
       </c>
       <c r="M159">
         <v>0</v>
       </c>
       <c r="N159">
         <v>0</v>
       </c>
       <c r="O159">
         <v>0</v>
       </c>
       <c r="P159" s="3">
-        <v>0</v>
+        <v>146</v>
       </c>
       <c r="Q159" s="5">
-        <v>0</v>
+        <v>146</v>
       </c>
       <c r="R159">
-        <v>826</v>
+        <v>437</v>
       </c>
       <c r="S159">
         <v>0</v>
       </c>
       <c r="T159">
         <v>0</v>
       </c>
       <c r="U159">
         <v>0</v>
       </c>
       <c r="V159" s="3">
-        <v>826</v>
+        <v>437</v>
       </c>
     </row>
     <row r="160" spans="1:22">
       <c r="A160">
-        <v>41052</v>
+        <v>41051</v>
       </c>
       <c r="B160">
         <v>0</v>
       </c>
       <c r="C160">
         <v>0</v>
       </c>
       <c r="D160">
         <v>0</v>
       </c>
       <c r="E160">
         <v>0</v>
       </c>
       <c r="F160" s="3">
         <v>0</v>
       </c>
       <c r="G160">
         <v>0</v>
       </c>
       <c r="H160">
         <v>0</v>
       </c>
       <c r="I160" s="3">
         <v>0</v>
       </c>
       <c r="J160" s="5">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0</v>
       </c>
       <c r="L160">
         <v>0</v>
       </c>
       <c r="M160">
         <v>0</v>
       </c>
       <c r="N160">
         <v>0</v>
       </c>
       <c r="O160">
         <v>0</v>
       </c>
       <c r="P160" s="3">
         <v>0</v>
       </c>
       <c r="Q160" s="5">
         <v>0</v>
       </c>
       <c r="R160">
-        <v>535</v>
+        <v>826</v>
       </c>
       <c r="S160">
         <v>0</v>
       </c>
       <c r="T160">
         <v>0</v>
       </c>
       <c r="U160">
         <v>0</v>
       </c>
       <c r="V160" s="3">
-        <v>535</v>
+        <v>826</v>
       </c>
     </row>
     <row r="161" spans="1:22">
       <c r="A161">
-        <v>41053</v>
+        <v>41052</v>
       </c>
       <c r="B161">
         <v>0</v>
       </c>
       <c r="C161">
         <v>0</v>
       </c>
       <c r="D161">
         <v>0</v>
       </c>
       <c r="E161">
         <v>0</v>
       </c>
       <c r="F161" s="3">
         <v>0</v>
       </c>
       <c r="G161">
         <v>0</v>
       </c>
       <c r="H161">
         <v>0</v>
       </c>
       <c r="I161" s="3">
         <v>0</v>
       </c>
       <c r="J161" s="5">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161">
         <v>0</v>
       </c>
       <c r="M161">
         <v>0</v>
       </c>
       <c r="N161">
         <v>0</v>
       </c>
       <c r="O161">
         <v>0</v>
       </c>
       <c r="P161" s="3">
         <v>0</v>
       </c>
       <c r="Q161" s="5">
         <v>0</v>
       </c>
       <c r="R161">
-        <v>335</v>
+        <v>535</v>
       </c>
       <c r="S161">
         <v>0</v>
       </c>
       <c r="T161">
         <v>0</v>
       </c>
       <c r="U161">
         <v>0</v>
       </c>
       <c r="V161" s="3">
-        <v>335</v>
+        <v>535</v>
       </c>
     </row>
     <row r="162" spans="1:22">
       <c r="A162">
-        <v>41085</v>
+        <v>41053</v>
       </c>
       <c r="B162">
         <v>0</v>
       </c>
       <c r="C162">
         <v>0</v>
       </c>
       <c r="D162">
         <v>0</v>
       </c>
       <c r="E162">
         <v>0</v>
       </c>
       <c r="F162" s="3">
         <v>0</v>
       </c>
       <c r="G162">
         <v>0</v>
       </c>
       <c r="H162">
         <v>0</v>
       </c>
       <c r="I162" s="3">
         <v>0</v>
       </c>
       <c r="J162" s="5">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
       <c r="M162">
         <v>0</v>
       </c>
       <c r="N162">
         <v>0</v>
       </c>
       <c r="O162">
         <v>0</v>
       </c>
       <c r="P162" s="3">
         <v>0</v>
       </c>
       <c r="Q162" s="5">
         <v>0</v>
       </c>
       <c r="R162">
-        <v>97</v>
+        <v>335</v>
       </c>
       <c r="S162">
         <v>0</v>
       </c>
       <c r="T162">
         <v>0</v>
       </c>
       <c r="U162">
         <v>0</v>
       </c>
       <c r="V162" s="3">
-        <v>97</v>
+        <v>335</v>
       </c>
     </row>
     <row r="163" spans="1:22">
       <c r="A163">
-        <v>41100</v>
+        <v>41085</v>
       </c>
       <c r="B163">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C163">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D163">
         <v>0</v>
       </c>
       <c r="E163">
         <v>0</v>
       </c>
       <c r="F163" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G163">
         <v>0</v>
       </c>
       <c r="H163">
         <v>0</v>
       </c>
       <c r="I163" s="3">
         <v>0</v>
       </c>
       <c r="J163" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K163">
         <v>0</v>
       </c>
       <c r="L163">
         <v>0</v>
       </c>
       <c r="M163">
         <v>0</v>
       </c>
       <c r="N163">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="O163">
         <v>0</v>
       </c>
       <c r="P163" s="3">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Q163" s="5">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="R163">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="S163">
         <v>0</v>
       </c>
       <c r="T163">
         <v>0</v>
       </c>
       <c r="U163">
         <v>0</v>
       </c>
       <c r="V163" s="3">
-        <v>0</v>
+        <v>97</v>
       </c>
     </row>
     <row r="164" spans="1:22">
       <c r="A164">
-        <v>41106</v>
+        <v>41100</v>
       </c>
       <c r="B164">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C164">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D164">
         <v>0</v>
       </c>
       <c r="E164">
         <v>0</v>
       </c>
       <c r="F164" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G164">
         <v>0</v>
       </c>
       <c r="H164">
         <v>0</v>
       </c>
       <c r="I164" s="3">
         <v>0</v>
       </c>
       <c r="J164" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164">
         <v>0</v>
       </c>
       <c r="M164">
         <v>0</v>
       </c>
       <c r="N164">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="O164">
         <v>0</v>
       </c>
       <c r="P164" s="3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="Q164" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="R164">
-        <v>945</v>
+        <v>0</v>
       </c>
       <c r="S164">
-        <v>363</v>
+        <v>0</v>
       </c>
       <c r="T164">
         <v>0</v>
       </c>
       <c r="U164">
         <v>0</v>
       </c>
       <c r="V164" s="3">
-        <v>1308</v>
+        <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:22">
       <c r="A165">
-        <v>41110</v>
+        <v>41106</v>
       </c>
       <c r="B165">
         <v>0</v>
       </c>
       <c r="C165">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D165">
         <v>0</v>
       </c>
       <c r="E165">
         <v>0</v>
       </c>
       <c r="F165" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G165">
         <v>0</v>
       </c>
       <c r="H165">
         <v>0</v>
       </c>
       <c r="I165" s="3">
         <v>0</v>
       </c>
       <c r="J165" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165">
         <v>0</v>
       </c>
       <c r="M165">
         <v>0</v>
       </c>
       <c r="N165">
         <v>0</v>
       </c>
       <c r="O165">
         <v>0</v>
       </c>
       <c r="P165" s="3">
         <v>0</v>
       </c>
       <c r="Q165" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R165">
-        <v>0</v>
+        <v>945</v>
       </c>
       <c r="S165">
-        <v>0</v>
+        <v>363</v>
       </c>
       <c r="T165">
         <v>0</v>
       </c>
       <c r="U165">
         <v>0</v>
       </c>
       <c r="V165" s="3">
-        <v>0</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="166" spans="1:22">
       <c r="A166">
-        <v>41120</v>
+        <v>41110</v>
       </c>
       <c r="B166">
+        <v>0</v>
+      </c>
+      <c r="C166">
         <v>1</v>
       </c>
-      <c r="C166">
-[...1 lines deleted...]
-      </c>
       <c r="D166">
         <v>0</v>
       </c>
       <c r="E166">
         <v>0</v>
       </c>
       <c r="F166" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G166">
         <v>0</v>
       </c>
       <c r="H166">
         <v>0</v>
       </c>
       <c r="I166" s="3">
         <v>0</v>
       </c>
       <c r="J166" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K166">
         <v>0</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
       <c r="M166">
         <v>0</v>
       </c>
       <c r="N166">
         <v>0</v>
       </c>
       <c r="O166">
         <v>0</v>
       </c>
       <c r="P166" s="3">
         <v>0</v>
       </c>
       <c r="Q166" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="R166">
         <v>0</v>
       </c>
       <c r="S166">
         <v>0</v>
       </c>
       <c r="T166">
         <v>0</v>
       </c>
       <c r="U166">
         <v>0</v>
       </c>
       <c r="V166" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:22">
       <c r="A167">
-        <v>41125</v>
+        <v>41120</v>
       </c>
       <c r="B167">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C167">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D167">
         <v>0</v>
       </c>
       <c r="E167">
         <v>0</v>
       </c>
       <c r="F167" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G167">
         <v>0</v>
       </c>
       <c r="H167">
         <v>0</v>
       </c>
       <c r="I167" s="3">
         <v>0</v>
       </c>
       <c r="J167" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167">
         <v>0</v>
       </c>
       <c r="M167">
         <v>0</v>
       </c>
       <c r="N167">
         <v>0</v>
       </c>
       <c r="O167">
         <v>0</v>
       </c>
       <c r="P167" s="3">
         <v>0</v>
       </c>
       <c r="Q167" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R167">
-        <v>388</v>
+        <v>0</v>
       </c>
       <c r="S167">
         <v>0</v>
       </c>
       <c r="T167">
         <v>0</v>
       </c>
       <c r="U167">
         <v>0</v>
       </c>
       <c r="V167" s="3">
-        <v>388</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:22">
       <c r="A168">
-        <v>41137</v>
+        <v>41125</v>
       </c>
       <c r="B168">
         <v>0</v>
       </c>
       <c r="C168">
         <v>0</v>
       </c>
       <c r="D168">
         <v>0</v>
       </c>
       <c r="E168">
         <v>0</v>
       </c>
       <c r="F168" s="3">
         <v>0</v>
       </c>
       <c r="G168">
         <v>0</v>
       </c>
       <c r="H168">
         <v>0</v>
       </c>
       <c r="I168" s="3">
         <v>0</v>
       </c>
       <c r="J168" s="5">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0</v>
       </c>
       <c r="L168">
         <v>0</v>
       </c>
       <c r="M168">
         <v>0</v>
       </c>
       <c r="N168">
         <v>0</v>
       </c>
       <c r="O168">
         <v>0</v>
       </c>
       <c r="P168" s="3">
         <v>0</v>
       </c>
       <c r="Q168" s="5">
         <v>0</v>
       </c>
       <c r="R168">
-        <v>99</v>
+        <v>388</v>
       </c>
       <c r="S168">
         <v>0</v>
       </c>
       <c r="T168">
         <v>0</v>
       </c>
       <c r="U168">
         <v>0</v>
       </c>
       <c r="V168" s="3">
-        <v>99</v>
+        <v>388</v>
       </c>
     </row>
     <row r="169" spans="1:22">
       <c r="A169">
-        <v>41139</v>
+        <v>41137</v>
       </c>
       <c r="B169">
         <v>0</v>
       </c>
       <c r="C169">
         <v>0</v>
       </c>
       <c r="D169">
         <v>0</v>
       </c>
       <c r="E169">
         <v>0</v>
       </c>
       <c r="F169" s="3">
         <v>0</v>
       </c>
       <c r="G169">
         <v>0</v>
       </c>
       <c r="H169">
         <v>0</v>
       </c>
       <c r="I169" s="3">
         <v>0</v>
       </c>
       <c r="J169" s="5">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0</v>
       </c>
       <c r="L169">
         <v>0</v>
       </c>
       <c r="M169">
         <v>0</v>
       </c>
       <c r="N169">
         <v>0</v>
       </c>
       <c r="O169">
         <v>0</v>
       </c>
       <c r="P169" s="3">
         <v>0</v>
       </c>
       <c r="Q169" s="5">
         <v>0</v>
       </c>
       <c r="R169">
-        <v>362</v>
+        <v>99</v>
       </c>
       <c r="S169">
         <v>0</v>
       </c>
       <c r="T169">
         <v>0</v>
       </c>
       <c r="U169">
         <v>0</v>
       </c>
       <c r="V169" s="3">
-        <v>362</v>
+        <v>99</v>
       </c>
     </row>
     <row r="170" spans="1:22">
       <c r="A170">
-        <v>41150</v>
+        <v>41139</v>
       </c>
       <c r="B170">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C170">
         <v>0</v>
       </c>
       <c r="D170">
         <v>0</v>
       </c>
       <c r="E170">
         <v>0</v>
       </c>
       <c r="F170" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G170">
         <v>0</v>
       </c>
       <c r="H170">
         <v>0</v>
       </c>
       <c r="I170" s="3">
         <v>0</v>
       </c>
       <c r="J170" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K170">
         <v>0</v>
       </c>
       <c r="L170">
         <v>0</v>
       </c>
       <c r="M170">
         <v>0</v>
       </c>
       <c r="N170">
         <v>0</v>
       </c>
       <c r="O170">
         <v>0</v>
       </c>
       <c r="P170" s="3">
         <v>0</v>
       </c>
       <c r="Q170" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R170">
-        <v>0</v>
+        <v>362</v>
       </c>
       <c r="S170">
         <v>0</v>
       </c>
       <c r="T170">
         <v>0</v>
       </c>
       <c r="U170">
         <v>0</v>
       </c>
       <c r="V170" s="3">
-        <v>0</v>
+        <v>362</v>
       </c>
     </row>
     <row r="171" spans="1:22">
       <c r="A171">
-        <v>41159</v>
+        <v>41150</v>
       </c>
       <c r="B171">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C171">
         <v>0</v>
       </c>
       <c r="D171">
         <v>0</v>
       </c>
       <c r="E171">
         <v>0</v>
       </c>
       <c r="F171" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G171">
         <v>0</v>
       </c>
       <c r="H171">
         <v>0</v>
       </c>
       <c r="I171" s="3">
         <v>0</v>
       </c>
       <c r="J171" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K171">
         <v>0</v>
       </c>
       <c r="L171">
         <v>0</v>
       </c>
       <c r="M171">
         <v>0</v>
       </c>
       <c r="N171">
         <v>0</v>
       </c>
       <c r="O171">
         <v>0</v>
       </c>
       <c r="P171" s="3">
         <v>0</v>
       </c>
       <c r="Q171" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R171">
-        <v>175</v>
+        <v>0</v>
       </c>
       <c r="S171">
         <v>0</v>
       </c>
       <c r="T171">
         <v>0</v>
       </c>
       <c r="U171">
         <v>0</v>
       </c>
       <c r="V171" s="3">
-        <v>175</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:22">
       <c r="A172">
-        <v>41166</v>
+        <v>41159</v>
       </c>
       <c r="B172">
         <v>0</v>
       </c>
       <c r="C172">
         <v>0</v>
       </c>
       <c r="D172">
         <v>0</v>
       </c>
       <c r="E172">
         <v>0</v>
       </c>
       <c r="F172" s="3">
         <v>0</v>
       </c>
       <c r="G172">
         <v>0</v>
       </c>
       <c r="H172">
         <v>0</v>
       </c>
       <c r="I172" s="3">
         <v>0</v>
       </c>
       <c r="J172" s="5">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172">
         <v>0</v>
       </c>
       <c r="M172">
         <v>0</v>
       </c>
       <c r="N172">
         <v>0</v>
       </c>
       <c r="O172">
         <v>0</v>
       </c>
       <c r="P172" s="3">
         <v>0</v>
       </c>
       <c r="Q172" s="5">
         <v>0</v>
       </c>
       <c r="R172">
-        <v>425</v>
+        <v>175</v>
       </c>
       <c r="S172">
         <v>0</v>
       </c>
       <c r="T172">
         <v>0</v>
       </c>
       <c r="U172">
         <v>0</v>
       </c>
       <c r="V172" s="3">
-        <v>425</v>
+        <v>175</v>
       </c>
     </row>
     <row r="173" spans="1:22">
       <c r="A173">
-        <v>41190</v>
+        <v>41166</v>
       </c>
       <c r="B173">
         <v>0</v>
       </c>
       <c r="C173">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D173">
         <v>0</v>
       </c>
       <c r="E173">
         <v>0</v>
       </c>
       <c r="F173" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G173">
         <v>0</v>
       </c>
       <c r="H173">
         <v>0</v>
       </c>
       <c r="I173" s="3">
         <v>0</v>
       </c>
       <c r="J173" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173">
         <v>0</v>
       </c>
       <c r="M173">
         <v>0</v>
       </c>
       <c r="N173">
         <v>0</v>
       </c>
       <c r="O173">
         <v>0</v>
       </c>
       <c r="P173" s="3">
         <v>0</v>
       </c>
       <c r="Q173" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R173">
-        <v>64</v>
+        <v>425</v>
       </c>
       <c r="S173">
         <v>0</v>
       </c>
       <c r="T173">
         <v>0</v>
       </c>
       <c r="U173">
         <v>0</v>
       </c>
       <c r="V173" s="3">
-        <v>64</v>
+        <v>425</v>
       </c>
     </row>
     <row r="174" spans="1:22">
       <c r="A174">
-        <v>41200</v>
+        <v>41190</v>
       </c>
       <c r="B174">
         <v>0</v>
       </c>
       <c r="C174">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D174">
         <v>0</v>
       </c>
       <c r="E174">
         <v>0</v>
       </c>
       <c r="F174" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G174">
         <v>0</v>
       </c>
       <c r="H174">
         <v>0</v>
       </c>
       <c r="I174" s="3">
         <v>0</v>
       </c>
       <c r="J174" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K174">
-        <v>285</v>
+        <v>0</v>
       </c>
       <c r="L174">
         <v>0</v>
       </c>
       <c r="M174">
         <v>0</v>
       </c>
       <c r="N174">
         <v>0</v>
       </c>
       <c r="O174">
         <v>0</v>
       </c>
       <c r="P174" s="3">
-        <v>285</v>
+        <v>0</v>
       </c>
       <c r="Q174" s="5">
-        <v>285</v>
+        <v>1</v>
       </c>
       <c r="R174">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="S174">
         <v>0</v>
       </c>
       <c r="T174">
         <v>0</v>
       </c>
       <c r="U174">
         <v>0</v>
       </c>
       <c r="V174" s="3">
-        <v>0</v>
+        <v>64</v>
       </c>
     </row>
     <row r="175" spans="1:22">
       <c r="A175">
-        <v>41220</v>
+        <v>41200</v>
       </c>
       <c r="B175">
         <v>0</v>
       </c>
       <c r="C175">
         <v>0</v>
       </c>
       <c r="D175">
         <v>0</v>
       </c>
       <c r="E175">
         <v>0</v>
       </c>
       <c r="F175" s="3">
         <v>0</v>
       </c>
       <c r="G175">
         <v>0</v>
       </c>
       <c r="H175">
         <v>0</v>
       </c>
       <c r="I175" s="3">
         <v>0</v>
       </c>
       <c r="J175" s="5">
         <v>0</v>
       </c>
       <c r="K175">
-        <v>0</v>
+        <v>285</v>
       </c>
       <c r="L175">
         <v>0</v>
       </c>
       <c r="M175">
         <v>0</v>
       </c>
       <c r="N175">
         <v>0</v>
       </c>
       <c r="O175">
         <v>0</v>
       </c>
       <c r="P175" s="3">
-        <v>0</v>
+        <v>285</v>
       </c>
       <c r="Q175" s="5">
-        <v>0</v>
+        <v>285</v>
       </c>
       <c r="R175">
         <v>0</v>
       </c>
       <c r="S175">
-        <v>4746</v>
+        <v>0</v>
       </c>
       <c r="T175">
         <v>0</v>
       </c>
       <c r="U175">
-        <v>3097</v>
+        <v>0</v>
       </c>
       <c r="V175" s="3">
-        <v>7843</v>
+        <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:22">
       <c r="A176">
-        <v>41243</v>
+        <v>41220</v>
       </c>
       <c r="B176">
         <v>0</v>
       </c>
       <c r="C176">
         <v>0</v>
       </c>
       <c r="D176">
         <v>0</v>
       </c>
       <c r="E176">
         <v>0</v>
       </c>
       <c r="F176" s="3">
         <v>0</v>
       </c>
       <c r="G176">
         <v>0</v>
       </c>
       <c r="H176">
         <v>0</v>
       </c>
       <c r="I176" s="3">
         <v>0</v>
       </c>
       <c r="J176" s="5">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0</v>
       </c>
       <c r="L176">
         <v>0</v>
       </c>
       <c r="M176">
         <v>0</v>
       </c>
       <c r="N176">
         <v>0</v>
       </c>
       <c r="O176">
         <v>0</v>
       </c>
       <c r="P176" s="3">
         <v>0</v>
       </c>
       <c r="Q176" s="5">
         <v>0</v>
       </c>
       <c r="R176">
-        <v>553</v>
+        <v>0</v>
       </c>
       <c r="S176">
-        <v>0</v>
+        <v>4746</v>
       </c>
       <c r="T176">
         <v>0</v>
       </c>
       <c r="U176">
-        <v>0</v>
+        <v>3097</v>
       </c>
       <c r="V176" s="3">
-        <v>553</v>
+        <v>7843</v>
       </c>
     </row>
     <row r="177" spans="1:22">
       <c r="A177">
-        <v>41245</v>
+        <v>41243</v>
       </c>
       <c r="B177">
         <v>0</v>
       </c>
       <c r="C177">
         <v>0</v>
       </c>
       <c r="D177">
         <v>0</v>
       </c>
       <c r="E177">
         <v>0</v>
       </c>
       <c r="F177" s="3">
         <v>0</v>
       </c>
       <c r="G177">
         <v>0</v>
       </c>
       <c r="H177">
         <v>0</v>
       </c>
       <c r="I177" s="3">
         <v>0</v>
       </c>
       <c r="J177" s="5">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177">
-        <v>152</v>
+        <v>0</v>
       </c>
       <c r="M177">
         <v>0</v>
       </c>
       <c r="N177">
         <v>0</v>
       </c>
       <c r="O177">
         <v>0</v>
       </c>
       <c r="P177" s="3">
-        <v>152</v>
+        <v>0</v>
       </c>
       <c r="Q177" s="5">
-        <v>152</v>
+        <v>0</v>
       </c>
       <c r="R177">
-        <v>0</v>
+        <v>553</v>
       </c>
       <c r="S177">
         <v>0</v>
       </c>
       <c r="T177">
         <v>0</v>
       </c>
       <c r="U177">
         <v>0</v>
       </c>
       <c r="V177" s="3">
-        <v>0</v>
+        <v>553</v>
       </c>
     </row>
     <row r="178" spans="1:22">
       <c r="A178">
-        <v>41250</v>
+        <v>41245</v>
       </c>
       <c r="B178">
         <v>0</v>
       </c>
       <c r="C178">
         <v>0</v>
       </c>
       <c r="D178">
         <v>0</v>
       </c>
       <c r="E178">
         <v>0</v>
       </c>
       <c r="F178" s="3">
         <v>0</v>
       </c>
       <c r="G178">
         <v>0</v>
       </c>
       <c r="H178">
         <v>0</v>
       </c>
       <c r="I178" s="3">
         <v>0</v>
       </c>
       <c r="J178" s="5">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178">
-        <v>0</v>
+        <v>152</v>
       </c>
       <c r="M178">
         <v>0</v>
       </c>
       <c r="N178">
         <v>0</v>
       </c>
       <c r="O178">
         <v>0</v>
       </c>
       <c r="P178" s="3">
-        <v>0</v>
+        <v>152</v>
       </c>
       <c r="Q178" s="5">
-        <v>0</v>
+        <v>152</v>
       </c>
       <c r="R178">
         <v>0</v>
       </c>
       <c r="S178">
         <v>0</v>
       </c>
       <c r="T178">
         <v>0</v>
       </c>
       <c r="U178">
-        <v>1094</v>
+        <v>0</v>
       </c>
       <c r="V178" s="3">
-        <v>1094</v>
+        <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:22">
       <c r="A179">
-        <v>41253</v>
+        <v>41250</v>
       </c>
       <c r="B179">
         <v>0</v>
       </c>
       <c r="C179">
         <v>0</v>
       </c>
       <c r="D179">
         <v>0</v>
       </c>
       <c r="E179">
         <v>0</v>
       </c>
       <c r="F179" s="3">
         <v>0</v>
       </c>
       <c r="G179">
         <v>0</v>
       </c>
       <c r="H179">
         <v>0</v>
       </c>
       <c r="I179" s="3">
         <v>0</v>
       </c>
       <c r="J179" s="5">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179">
         <v>0</v>
       </c>
       <c r="M179">
         <v>0</v>
       </c>
       <c r="N179">
         <v>0</v>
       </c>
       <c r="O179">
         <v>0</v>
       </c>
       <c r="P179" s="3">
         <v>0</v>
       </c>
       <c r="Q179" s="5">
         <v>0</v>
       </c>
       <c r="R179">
-        <v>528</v>
+        <v>0</v>
       </c>
       <c r="S179">
         <v>0</v>
       </c>
       <c r="T179">
         <v>0</v>
       </c>
       <c r="U179">
-        <v>0</v>
+        <v>1094</v>
       </c>
       <c r="V179" s="3">
-        <v>528</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="180" spans="1:22">
       <c r="A180">
-        <v>41255</v>
+        <v>41253</v>
       </c>
       <c r="B180">
         <v>0</v>
       </c>
       <c r="C180">
         <v>0</v>
       </c>
       <c r="D180">
         <v>0</v>
       </c>
       <c r="E180">
         <v>0</v>
       </c>
       <c r="F180" s="3">
         <v>0</v>
       </c>
       <c r="G180">
         <v>0</v>
       </c>
       <c r="H180">
         <v>0</v>
       </c>
       <c r="I180" s="3">
         <v>0</v>
       </c>
       <c r="J180" s="5">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180">
         <v>0</v>
       </c>
       <c r="M180">
         <v>0</v>
       </c>
       <c r="N180">
         <v>0</v>
       </c>
       <c r="O180">
         <v>0</v>
       </c>
       <c r="P180" s="3">
         <v>0</v>
       </c>
       <c r="Q180" s="5">
         <v>0</v>
       </c>
       <c r="R180">
-        <v>174</v>
+        <v>528</v>
       </c>
       <c r="S180">
         <v>0</v>
       </c>
       <c r="T180">
         <v>0</v>
       </c>
       <c r="U180">
         <v>0</v>
       </c>
       <c r="V180" s="3">
-        <v>174</v>
+        <v>528</v>
       </c>
     </row>
     <row r="181" spans="1:22">
       <c r="A181">
-        <v>41259</v>
+        <v>41255</v>
       </c>
       <c r="B181">
         <v>0</v>
       </c>
       <c r="C181">
         <v>0</v>
       </c>
       <c r="D181">
         <v>0</v>
       </c>
       <c r="E181">
         <v>0</v>
       </c>
       <c r="F181" s="3">
         <v>0</v>
       </c>
       <c r="G181">
         <v>0</v>
       </c>
       <c r="H181">
         <v>0</v>
       </c>
       <c r="I181" s="3">
         <v>0</v>
       </c>
       <c r="J181" s="5">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181">
         <v>0</v>
       </c>
       <c r="M181">
         <v>0</v>
       </c>
       <c r="N181">
         <v>0</v>
       </c>
       <c r="O181">
         <v>0</v>
       </c>
       <c r="P181" s="3">
         <v>0</v>
       </c>
       <c r="Q181" s="5">
         <v>0</v>
       </c>
       <c r="R181">
-        <v>119</v>
+        <v>174</v>
       </c>
       <c r="S181">
         <v>0</v>
       </c>
       <c r="T181">
         <v>0</v>
       </c>
       <c r="U181">
         <v>0</v>
       </c>
       <c r="V181" s="3">
-        <v>119</v>
+        <v>174</v>
       </c>
     </row>
     <row r="182" spans="1:22">
       <c r="A182">
-        <v>41263</v>
+        <v>41259</v>
       </c>
       <c r="B182">
         <v>0</v>
       </c>
       <c r="C182">
         <v>0</v>
       </c>
       <c r="D182">
         <v>0</v>
       </c>
       <c r="E182">
         <v>0</v>
       </c>
       <c r="F182" s="3">
         <v>0</v>
       </c>
       <c r="G182">
         <v>0</v>
       </c>
       <c r="H182">
         <v>0</v>
       </c>
       <c r="I182" s="3">
         <v>0</v>
       </c>
       <c r="J182" s="5">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182">
         <v>0</v>
       </c>
       <c r="M182">
         <v>0</v>
       </c>
       <c r="N182">
         <v>0</v>
       </c>
       <c r="O182">
         <v>0</v>
       </c>
       <c r="P182" s="3">
         <v>0</v>
       </c>
       <c r="Q182" s="5">
         <v>0</v>
       </c>
       <c r="R182">
-        <v>326</v>
+        <v>119</v>
       </c>
       <c r="S182">
         <v>0</v>
       </c>
       <c r="T182">
         <v>0</v>
       </c>
       <c r="U182">
         <v>0</v>
       </c>
       <c r="V182" s="3">
-        <v>326</v>
+        <v>119</v>
       </c>
     </row>
     <row r="183" spans="1:22">
       <c r="A183">
-        <v>41269</v>
+        <v>41263</v>
       </c>
       <c r="B183">
         <v>0</v>
       </c>
       <c r="C183">
         <v>0</v>
       </c>
       <c r="D183">
         <v>0</v>
       </c>
       <c r="E183">
         <v>0</v>
       </c>
       <c r="F183" s="3">
         <v>0</v>
       </c>
       <c r="G183">
         <v>0</v>
       </c>
       <c r="H183">
         <v>0</v>
       </c>
       <c r="I183" s="3">
         <v>0</v>
       </c>
       <c r="J183" s="5">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183">
         <v>0</v>
       </c>
       <c r="M183">
         <v>0</v>
       </c>
       <c r="N183">
         <v>0</v>
       </c>
       <c r="O183">
         <v>0</v>
       </c>
       <c r="P183" s="3">
         <v>0</v>
       </c>
       <c r="Q183" s="5">
         <v>0</v>
       </c>
       <c r="R183">
-        <v>0</v>
+        <v>326</v>
       </c>
       <c r="S183">
-        <v>288</v>
+        <v>0</v>
       </c>
       <c r="T183">
         <v>0</v>
       </c>
       <c r="U183">
         <v>0</v>
       </c>
       <c r="V183" s="3">
-        <v>288</v>
+        <v>326</v>
       </c>
     </row>
     <row r="184" spans="1:22">
       <c r="A184">
-        <v>41295</v>
+        <v>41269</v>
       </c>
       <c r="B184">
         <v>0</v>
       </c>
       <c r="C184">
         <v>0</v>
       </c>
       <c r="D184">
         <v>0</v>
       </c>
       <c r="E184">
         <v>0</v>
       </c>
       <c r="F184" s="3">
         <v>0</v>
       </c>
       <c r="G184">
         <v>0</v>
       </c>
       <c r="H184">
         <v>0</v>
       </c>
       <c r="I184" s="3">
         <v>0</v>
       </c>
@@ -12936,133 +12936,133 @@
       <c r="K184">
         <v>0</v>
       </c>
       <c r="L184">
         <v>0</v>
       </c>
       <c r="M184">
         <v>0</v>
       </c>
       <c r="N184">
         <v>0</v>
       </c>
       <c r="O184">
         <v>0</v>
       </c>
       <c r="P184" s="3">
         <v>0</v>
       </c>
       <c r="Q184" s="5">
         <v>0</v>
       </c>
       <c r="R184">
         <v>0</v>
       </c>
       <c r="S184">
-        <v>5932</v>
+        <v>288</v>
       </c>
       <c r="T184">
         <v>0</v>
       </c>
       <c r="U184">
         <v>0</v>
       </c>
       <c r="V184" s="3">
-        <v>5932</v>
+        <v>288</v>
       </c>
     </row>
     <row r="185" spans="1:22">
       <c r="A185">
-        <v>41350</v>
+        <v>41295</v>
       </c>
       <c r="B185">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C185">
         <v>0</v>
       </c>
       <c r="D185">
         <v>0</v>
       </c>
       <c r="E185">
         <v>0</v>
       </c>
       <c r="F185" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G185">
         <v>0</v>
       </c>
       <c r="H185">
         <v>0</v>
       </c>
       <c r="I185" s="3">
         <v>0</v>
       </c>
       <c r="J185" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K185">
         <v>0</v>
       </c>
       <c r="L185">
         <v>0</v>
       </c>
       <c r="M185">
         <v>0</v>
       </c>
       <c r="N185">
         <v>0</v>
       </c>
       <c r="O185">
         <v>0</v>
       </c>
       <c r="P185" s="3">
         <v>0</v>
       </c>
       <c r="Q185" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R185">
         <v>0</v>
       </c>
       <c r="S185">
-        <v>0</v>
+        <v>5932</v>
       </c>
       <c r="T185">
         <v>0</v>
       </c>
       <c r="U185">
         <v>0</v>
       </c>
       <c r="V185" s="3">
-        <v>0</v>
+        <v>5932</v>
       </c>
     </row>
     <row r="186" spans="1:22">
       <c r="A186">
-        <v>41500</v>
+        <v>41350</v>
       </c>
       <c r="B186">
         <v>1</v>
       </c>
       <c r="C186">
         <v>0</v>
       </c>
       <c r="D186">
         <v>0</v>
       </c>
       <c r="E186">
         <v>0</v>
       </c>
       <c r="F186" s="3">
         <v>1</v>
       </c>
       <c r="G186">
         <v>0</v>
       </c>
       <c r="H186">
         <v>0</v>
       </c>
       <c r="I186" s="3">
         <v>0</v>
       </c>
@@ -13086,1219 +13086,1219 @@
       </c>
       <c r="P186" s="3">
         <v>0</v>
       </c>
       <c r="Q186" s="5">
         <v>1</v>
       </c>
       <c r="R186">
         <v>0</v>
       </c>
       <c r="S186">
         <v>0</v>
       </c>
       <c r="T186">
         <v>0</v>
       </c>
       <c r="U186">
         <v>0</v>
       </c>
       <c r="V186" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:22">
       <c r="A187">
-        <v>41600</v>
+        <v>41500</v>
       </c>
       <c r="B187">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C187">
         <v>0</v>
       </c>
       <c r="D187">
         <v>0</v>
       </c>
       <c r="E187">
         <v>0</v>
       </c>
       <c r="F187" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G187">
         <v>0</v>
       </c>
       <c r="H187">
         <v>0</v>
       </c>
       <c r="I187" s="3">
         <v>0</v>
       </c>
       <c r="J187" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K187">
         <v>0</v>
       </c>
       <c r="L187">
         <v>0</v>
       </c>
       <c r="M187">
         <v>0</v>
       </c>
       <c r="N187">
         <v>0</v>
       </c>
       <c r="O187">
         <v>0</v>
       </c>
       <c r="P187" s="3">
         <v>0</v>
       </c>
       <c r="Q187" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R187">
         <v>0</v>
       </c>
       <c r="S187">
         <v>0</v>
       </c>
       <c r="T187">
-        <v>1386</v>
+        <v>0</v>
       </c>
       <c r="U187">
         <v>0</v>
       </c>
       <c r="V187" s="3">
-        <v>1386</v>
+        <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:22">
       <c r="A188">
-        <v>45000</v>
+        <v>41600</v>
       </c>
       <c r="B188">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C188">
         <v>0</v>
       </c>
       <c r="D188">
         <v>0</v>
       </c>
       <c r="E188">
         <v>0</v>
       </c>
       <c r="F188" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G188">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H188">
         <v>0</v>
       </c>
       <c r="I188" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J188" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="K188">
-        <v>492</v>
+        <v>0</v>
       </c>
       <c r="L188">
         <v>0</v>
       </c>
       <c r="M188">
-        <v>176</v>
+        <v>0</v>
       </c>
       <c r="N188">
         <v>0</v>
       </c>
       <c r="O188">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="P188" s="3">
-        <v>763</v>
+        <v>0</v>
       </c>
       <c r="Q188" s="5">
-        <v>773</v>
+        <v>0</v>
       </c>
       <c r="R188">
         <v>0</v>
       </c>
       <c r="S188">
         <v>0</v>
       </c>
       <c r="T188">
-        <v>0</v>
+        <v>1386</v>
       </c>
       <c r="U188">
-        <v>4138</v>
+        <v>0</v>
       </c>
       <c r="V188" s="3">
-        <v>4138</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="189" spans="1:22">
       <c r="A189">
-        <v>45002</v>
+        <v>45000</v>
       </c>
       <c r="B189">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C189">
         <v>0</v>
       </c>
       <c r="D189">
         <v>0</v>
       </c>
       <c r="E189">
         <v>0</v>
       </c>
       <c r="F189" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G189">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H189">
         <v>0</v>
       </c>
       <c r="I189" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J189" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="K189">
-        <v>0</v>
+        <v>492</v>
       </c>
       <c r="L189">
         <v>0</v>
       </c>
       <c r="M189">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="N189">
         <v>0</v>
       </c>
       <c r="O189">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="P189" s="3">
-        <v>0</v>
+        <v>763</v>
       </c>
       <c r="Q189" s="5">
-        <v>0</v>
+        <v>773</v>
       </c>
       <c r="R189">
-        <v>310</v>
+        <v>0</v>
       </c>
       <c r="S189">
         <v>0</v>
       </c>
       <c r="T189">
         <v>0</v>
       </c>
       <c r="U189">
-        <v>0</v>
+        <v>4138</v>
       </c>
       <c r="V189" s="3">
-        <v>310</v>
+        <v>4138</v>
       </c>
     </row>
     <row r="190" spans="1:22">
       <c r="A190">
-        <v>45020</v>
+        <v>45002</v>
       </c>
       <c r="B190">
         <v>0</v>
       </c>
       <c r="C190">
         <v>0</v>
       </c>
       <c r="D190">
         <v>0</v>
       </c>
       <c r="E190">
         <v>0</v>
       </c>
       <c r="F190" s="3">
         <v>0</v>
       </c>
       <c r="G190">
         <v>0</v>
       </c>
       <c r="H190">
         <v>0</v>
       </c>
       <c r="I190" s="3">
         <v>0</v>
       </c>
       <c r="J190" s="5">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0</v>
       </c>
       <c r="L190">
         <v>0</v>
       </c>
       <c r="M190">
         <v>0</v>
       </c>
       <c r="N190">
         <v>0</v>
       </c>
       <c r="O190">
         <v>0</v>
       </c>
       <c r="P190" s="3">
         <v>0</v>
       </c>
       <c r="Q190" s="5">
         <v>0</v>
       </c>
       <c r="R190">
-        <v>600</v>
+        <v>310</v>
       </c>
       <c r="S190">
         <v>0</v>
       </c>
       <c r="T190">
         <v>0</v>
       </c>
       <c r="U190">
         <v>0</v>
       </c>
       <c r="V190" s="3">
-        <v>600</v>
+        <v>310</v>
       </c>
     </row>
     <row r="191" spans="1:22">
       <c r="A191">
-        <v>45031</v>
+        <v>45020</v>
       </c>
       <c r="B191">
         <v>0</v>
       </c>
       <c r="C191">
         <v>0</v>
       </c>
       <c r="D191">
         <v>0</v>
       </c>
       <c r="E191">
         <v>0</v>
       </c>
       <c r="F191" s="3">
         <v>0</v>
       </c>
       <c r="G191">
         <v>0</v>
       </c>
       <c r="H191">
         <v>0</v>
       </c>
       <c r="I191" s="3">
         <v>0</v>
       </c>
       <c r="J191" s="5">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191">
         <v>0</v>
       </c>
       <c r="M191">
         <v>0</v>
       </c>
       <c r="N191">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="O191">
         <v>0</v>
       </c>
       <c r="P191" s="3">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="Q191" s="5">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="R191">
-        <v>742</v>
+        <v>600</v>
       </c>
       <c r="S191">
         <v>0</v>
       </c>
       <c r="T191">
         <v>0</v>
       </c>
       <c r="U191">
         <v>0</v>
       </c>
       <c r="V191" s="3">
-        <v>742</v>
+        <v>600</v>
       </c>
     </row>
     <row r="192" spans="1:22">
       <c r="A192">
-        <v>45045</v>
+        <v>45031</v>
       </c>
       <c r="B192">
         <v>0</v>
       </c>
       <c r="C192">
         <v>0</v>
       </c>
       <c r="D192">
         <v>0</v>
       </c>
       <c r="E192">
         <v>0</v>
       </c>
       <c r="F192" s="3">
         <v>0</v>
       </c>
       <c r="G192">
         <v>0</v>
       </c>
       <c r="H192">
         <v>0</v>
       </c>
       <c r="I192" s="3">
         <v>0</v>
       </c>
       <c r="J192" s="5">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192">
         <v>0</v>
       </c>
       <c r="M192">
         <v>0</v>
       </c>
       <c r="N192">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="O192">
         <v>0</v>
       </c>
       <c r="P192" s="3">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="Q192" s="5">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="R192">
-        <v>179</v>
+        <v>742</v>
       </c>
       <c r="S192">
         <v>0</v>
       </c>
       <c r="T192">
         <v>0</v>
       </c>
       <c r="U192">
         <v>0</v>
       </c>
       <c r="V192" s="3">
-        <v>179</v>
+        <v>742</v>
       </c>
     </row>
     <row r="193" spans="1:22">
       <c r="A193">
-        <v>45053</v>
+        <v>45045</v>
       </c>
       <c r="B193">
         <v>0</v>
       </c>
       <c r="C193">
         <v>0</v>
       </c>
       <c r="D193">
         <v>0</v>
       </c>
       <c r="E193">
         <v>0</v>
       </c>
       <c r="F193" s="3">
         <v>0</v>
       </c>
       <c r="G193">
         <v>0</v>
       </c>
       <c r="H193">
         <v>0</v>
       </c>
       <c r="I193" s="3">
         <v>0</v>
       </c>
       <c r="J193" s="5">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0</v>
       </c>
       <c r="L193">
         <v>0</v>
       </c>
       <c r="M193">
         <v>0</v>
       </c>
       <c r="N193">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="O193">
         <v>0</v>
       </c>
       <c r="P193" s="3">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="Q193" s="5">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="R193">
-        <v>0</v>
+        <v>179</v>
       </c>
       <c r="S193">
         <v>0</v>
       </c>
       <c r="T193">
         <v>0</v>
       </c>
       <c r="U193">
         <v>0</v>
       </c>
       <c r="V193" s="3">
-        <v>0</v>
+        <v>179</v>
       </c>
     </row>
     <row r="194" spans="1:22">
       <c r="A194">
-        <v>45056</v>
+        <v>45053</v>
       </c>
       <c r="B194">
         <v>0</v>
       </c>
       <c r="C194">
         <v>0</v>
       </c>
       <c r="D194">
         <v>0</v>
       </c>
       <c r="E194">
         <v>0</v>
       </c>
       <c r="F194" s="3">
         <v>0</v>
       </c>
       <c r="G194">
         <v>0</v>
       </c>
       <c r="H194">
         <v>0</v>
       </c>
       <c r="I194" s="3">
         <v>0</v>
       </c>
       <c r="J194" s="5">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194">
         <v>0</v>
       </c>
       <c r="M194">
         <v>0</v>
       </c>
       <c r="N194">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="O194">
         <v>0</v>
       </c>
       <c r="P194" s="3">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="Q194" s="5">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="R194">
         <v>0</v>
       </c>
       <c r="S194">
         <v>0</v>
       </c>
       <c r="T194">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="U194">
         <v>0</v>
       </c>
       <c r="V194" s="3">
-        <v>6000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:22">
       <c r="A195">
-        <v>45059</v>
+        <v>45056</v>
       </c>
       <c r="B195">
         <v>0</v>
       </c>
       <c r="C195">
         <v>0</v>
       </c>
       <c r="D195">
         <v>0</v>
       </c>
       <c r="E195">
         <v>0</v>
       </c>
       <c r="F195" s="3">
         <v>0</v>
       </c>
       <c r="G195">
         <v>0</v>
       </c>
       <c r="H195">
         <v>0</v>
       </c>
       <c r="I195" s="3">
         <v>0</v>
       </c>
       <c r="J195" s="5">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195">
         <v>0</v>
       </c>
       <c r="M195">
         <v>0</v>
       </c>
       <c r="N195">
         <v>0</v>
       </c>
       <c r="O195">
         <v>0</v>
       </c>
       <c r="P195" s="3">
         <v>0</v>
       </c>
       <c r="Q195" s="5">
         <v>0</v>
       </c>
       <c r="R195">
-        <v>229</v>
+        <v>0</v>
       </c>
       <c r="S195">
         <v>0</v>
       </c>
       <c r="T195">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="U195">
         <v>0</v>
       </c>
       <c r="V195" s="3">
-        <v>229</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="196" spans="1:22">
       <c r="A196">
-        <v>45060</v>
+        <v>45059</v>
       </c>
       <c r="B196">
         <v>0</v>
       </c>
       <c r="C196">
         <v>0</v>
       </c>
       <c r="D196">
         <v>0</v>
       </c>
       <c r="E196">
         <v>0</v>
       </c>
       <c r="F196" s="3">
         <v>0</v>
       </c>
       <c r="G196">
         <v>0</v>
       </c>
       <c r="H196">
         <v>0</v>
       </c>
       <c r="I196" s="3">
         <v>0</v>
       </c>
       <c r="J196" s="5">
         <v>0</v>
       </c>
       <c r="K196">
         <v>0</v>
       </c>
       <c r="L196">
         <v>0</v>
       </c>
       <c r="M196">
         <v>0</v>
       </c>
       <c r="N196">
         <v>0</v>
       </c>
       <c r="O196">
         <v>0</v>
       </c>
       <c r="P196" s="3">
         <v>0</v>
       </c>
       <c r="Q196" s="5">
         <v>0</v>
       </c>
       <c r="R196">
-        <v>64</v>
+        <v>229</v>
       </c>
       <c r="S196">
         <v>0</v>
       </c>
       <c r="T196">
         <v>0</v>
       </c>
       <c r="U196">
         <v>0</v>
       </c>
       <c r="V196" s="3">
-        <v>64</v>
+        <v>229</v>
       </c>
     </row>
     <row r="197" spans="1:22">
       <c r="A197">
-        <v>45085</v>
+        <v>45060</v>
       </c>
       <c r="B197">
         <v>0</v>
       </c>
       <c r="C197">
         <v>0</v>
       </c>
       <c r="D197">
         <v>0</v>
       </c>
       <c r="E197">
         <v>0</v>
       </c>
       <c r="F197" s="3">
         <v>0</v>
       </c>
       <c r="G197">
         <v>0</v>
       </c>
       <c r="H197">
         <v>0</v>
       </c>
       <c r="I197" s="3">
         <v>0</v>
       </c>
       <c r="J197" s="5">
         <v>0</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197">
         <v>0</v>
       </c>
       <c r="M197">
         <v>0</v>
       </c>
       <c r="N197">
         <v>0</v>
       </c>
       <c r="O197">
         <v>0</v>
       </c>
       <c r="P197" s="3">
         <v>0</v>
       </c>
       <c r="Q197" s="5">
         <v>0</v>
       </c>
       <c r="R197">
-        <v>845</v>
+        <v>64</v>
       </c>
       <c r="S197">
         <v>0</v>
       </c>
       <c r="T197">
         <v>0</v>
       </c>
       <c r="U197">
         <v>0</v>
       </c>
       <c r="V197" s="3">
-        <v>845</v>
+        <v>64</v>
       </c>
     </row>
     <row r="198" spans="1:22">
       <c r="A198">
-        <v>45100</v>
+        <v>45085</v>
       </c>
       <c r="B198">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C198">
         <v>0</v>
       </c>
       <c r="D198">
         <v>0</v>
       </c>
       <c r="E198">
         <v>0</v>
       </c>
       <c r="F198" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G198">
         <v>0</v>
       </c>
       <c r="H198">
         <v>0</v>
       </c>
       <c r="I198" s="3">
         <v>0</v>
       </c>
       <c r="J198" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K198">
-        <v>1138</v>
+        <v>0</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
       <c r="M198">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="N198">
         <v>0</v>
       </c>
       <c r="O198">
         <v>0</v>
       </c>
       <c r="P198" s="3">
-        <v>1157</v>
+        <v>0</v>
       </c>
       <c r="Q198" s="5">
-        <v>1159</v>
+        <v>0</v>
       </c>
       <c r="R198">
-        <v>0</v>
+        <v>845</v>
       </c>
       <c r="S198">
         <v>0</v>
       </c>
       <c r="T198">
         <v>0</v>
       </c>
       <c r="U198">
         <v>0</v>
       </c>
       <c r="V198" s="3">
-        <v>0</v>
+        <v>845</v>
       </c>
     </row>
     <row r="199" spans="1:22">
       <c r="A199">
-        <v>45110</v>
+        <v>45100</v>
       </c>
       <c r="B199">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C199">
         <v>0</v>
       </c>
       <c r="D199">
         <v>0</v>
       </c>
       <c r="E199">
         <v>0</v>
       </c>
       <c r="F199" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G199">
         <v>0</v>
       </c>
       <c r="H199">
         <v>0</v>
       </c>
       <c r="I199" s="3">
         <v>0</v>
       </c>
       <c r="J199" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K199">
-        <v>0</v>
+        <v>1138</v>
       </c>
       <c r="L199">
         <v>0</v>
       </c>
       <c r="M199">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="N199">
         <v>0</v>
       </c>
       <c r="O199">
         <v>0</v>
       </c>
       <c r="P199" s="3">
-        <v>0</v>
+        <v>1157</v>
       </c>
       <c r="Q199" s="5">
-        <v>1</v>
+        <v>1159</v>
       </c>
       <c r="R199">
         <v>0</v>
       </c>
       <c r="S199">
         <v>0</v>
       </c>
       <c r="T199">
         <v>0</v>
       </c>
       <c r="U199">
         <v>0</v>
       </c>
       <c r="V199" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:22">
       <c r="A200">
-        <v>45116</v>
+        <v>45110</v>
       </c>
       <c r="B200">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C200">
         <v>0</v>
       </c>
       <c r="D200">
         <v>0</v>
       </c>
       <c r="E200">
         <v>0</v>
       </c>
       <c r="F200" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G200">
         <v>0</v>
       </c>
       <c r="H200">
         <v>0</v>
       </c>
       <c r="I200" s="3">
         <v>0</v>
       </c>
       <c r="J200" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K200">
         <v>0</v>
       </c>
       <c r="L200">
         <v>0</v>
       </c>
       <c r="M200">
         <v>0</v>
       </c>
       <c r="N200">
         <v>0</v>
       </c>
       <c r="O200">
         <v>0</v>
       </c>
       <c r="P200" s="3">
         <v>0</v>
       </c>
       <c r="Q200" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R200">
-        <v>132</v>
+        <v>0</v>
       </c>
       <c r="S200">
         <v>0</v>
       </c>
       <c r="T200">
         <v>0</v>
       </c>
       <c r="U200">
         <v>0</v>
       </c>
       <c r="V200" s="3">
-        <v>132</v>
+        <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:22">
       <c r="A201">
-        <v>45118</v>
+        <v>45116</v>
       </c>
       <c r="B201">
         <v>0</v>
       </c>
       <c r="C201">
         <v>0</v>
       </c>
       <c r="D201">
         <v>0</v>
       </c>
       <c r="E201">
         <v>0</v>
       </c>
       <c r="F201" s="3">
         <v>0</v>
       </c>
       <c r="G201">
         <v>0</v>
       </c>
       <c r="H201">
         <v>0</v>
       </c>
       <c r="I201" s="3">
         <v>0</v>
       </c>
       <c r="J201" s="5">
         <v>0</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201">
         <v>0</v>
       </c>
       <c r="M201">
         <v>0</v>
       </c>
       <c r="N201">
         <v>0</v>
       </c>
       <c r="O201">
         <v>0</v>
       </c>
       <c r="P201" s="3">
         <v>0</v>
       </c>
       <c r="Q201" s="5">
         <v>0</v>
       </c>
       <c r="R201">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="S201">
         <v>0</v>
       </c>
       <c r="T201">
         <v>0</v>
       </c>
       <c r="U201">
         <v>0</v>
       </c>
       <c r="V201" s="3">
-        <v>158</v>
+        <v>132</v>
       </c>
     </row>
     <row r="202" spans="1:22">
       <c r="A202">
-        <v>45119</v>
+        <v>45118</v>
       </c>
       <c r="B202">
         <v>0</v>
       </c>
       <c r="C202">
         <v>0</v>
       </c>
       <c r="D202">
         <v>0</v>
       </c>
       <c r="E202">
         <v>0</v>
       </c>
       <c r="F202" s="3">
         <v>0</v>
       </c>
       <c r="G202">
         <v>0</v>
       </c>
       <c r="H202">
         <v>0</v>
       </c>
       <c r="I202" s="3">
         <v>0</v>
       </c>
       <c r="J202" s="5">
         <v>0</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202">
         <v>0</v>
       </c>
       <c r="M202">
         <v>0</v>
       </c>
       <c r="N202">
         <v>0</v>
       </c>
       <c r="O202">
         <v>0</v>
       </c>
       <c r="P202" s="3">
         <v>0</v>
       </c>
       <c r="Q202" s="5">
         <v>0</v>
       </c>
       <c r="R202">
-        <v>846</v>
+        <v>158</v>
       </c>
       <c r="S202">
         <v>0</v>
       </c>
       <c r="T202">
         <v>0</v>
       </c>
       <c r="U202">
         <v>0</v>
       </c>
       <c r="V202" s="3">
-        <v>846</v>
+        <v>158</v>
       </c>
     </row>
     <row r="203" spans="1:22">
       <c r="A203">
-        <v>45120</v>
+        <v>45119</v>
       </c>
       <c r="B203">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C203">
         <v>0</v>
       </c>
       <c r="D203">
         <v>0</v>
       </c>
       <c r="E203">
         <v>0</v>
       </c>
       <c r="F203" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G203">
         <v>0</v>
       </c>
       <c r="H203">
         <v>0</v>
       </c>
       <c r="I203" s="3">
         <v>0</v>
       </c>
       <c r="J203" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K203">
         <v>0</v>
       </c>
       <c r="L203">
         <v>0</v>
       </c>
       <c r="M203">
         <v>0</v>
       </c>
       <c r="N203">
         <v>0</v>
       </c>
       <c r="O203">
         <v>0</v>
       </c>
       <c r="P203" s="3">
         <v>0</v>
       </c>
       <c r="Q203" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R203">
-        <v>0</v>
+        <v>846</v>
       </c>
       <c r="S203">
         <v>0</v>
       </c>
       <c r="T203">
         <v>0</v>
       </c>
       <c r="U203">
         <v>0</v>
       </c>
       <c r="V203" s="3">
-        <v>0</v>
+        <v>846</v>
       </c>
     </row>
     <row r="204" spans="1:22">
       <c r="A204">
-        <v>45130</v>
+        <v>45120</v>
       </c>
       <c r="B204">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C204">
         <v>0</v>
       </c>
       <c r="D204">
         <v>0</v>
       </c>
       <c r="E204">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F204" s="3">
         <v>1</v>
       </c>
       <c r="G204">
         <v>0</v>
       </c>
       <c r="H204">
         <v>0</v>
       </c>
       <c r="I204" s="3">
         <v>0</v>
       </c>
       <c r="J204" s="5">
         <v>1</v>
       </c>
       <c r="K204">
         <v>0</v>
       </c>
       <c r="L204">
         <v>0</v>
       </c>
       <c r="M204">
         <v>0</v>
       </c>
@@ -14310,3247 +14310,3247 @@
       </c>
       <c r="P204" s="3">
         <v>0</v>
       </c>
       <c r="Q204" s="5">
         <v>1</v>
       </c>
       <c r="R204">
         <v>0</v>
       </c>
       <c r="S204">
         <v>0</v>
       </c>
       <c r="T204">
         <v>0</v>
       </c>
       <c r="U204">
         <v>0</v>
       </c>
       <c r="V204" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:22">
       <c r="A205">
-        <v>45140</v>
+        <v>45130</v>
       </c>
       <c r="B205">
         <v>0</v>
       </c>
       <c r="C205">
         <v>0</v>
       </c>
       <c r="D205">
         <v>0</v>
       </c>
       <c r="E205">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F205" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G205">
         <v>0</v>
       </c>
       <c r="H205">
         <v>0</v>
       </c>
       <c r="I205" s="3">
         <v>0</v>
       </c>
       <c r="J205" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K205">
-        <v>281</v>
+        <v>0</v>
       </c>
       <c r="L205">
         <v>0</v>
       </c>
       <c r="M205">
         <v>0</v>
       </c>
       <c r="N205">
         <v>0</v>
       </c>
       <c r="O205">
         <v>0</v>
       </c>
       <c r="P205" s="3">
-        <v>281</v>
+        <v>0</v>
       </c>
       <c r="Q205" s="5">
-        <v>281</v>
+        <v>1</v>
       </c>
       <c r="R205">
         <v>0</v>
       </c>
       <c r="S205">
         <v>0</v>
       </c>
       <c r="T205">
         <v>0</v>
       </c>
       <c r="U205">
         <v>0</v>
       </c>
       <c r="V205" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:22">
       <c r="A206">
-        <v>45146</v>
+        <v>45140</v>
       </c>
       <c r="B206">
         <v>0</v>
       </c>
       <c r="C206">
         <v>0</v>
       </c>
       <c r="D206">
         <v>0</v>
       </c>
       <c r="E206">
         <v>0</v>
       </c>
       <c r="F206" s="3">
         <v>0</v>
       </c>
       <c r="G206">
         <v>0</v>
       </c>
       <c r="H206">
         <v>0</v>
       </c>
       <c r="I206" s="3">
         <v>0</v>
       </c>
       <c r="J206" s="5">
         <v>0</v>
       </c>
       <c r="K206">
-        <v>0</v>
+        <v>281</v>
       </c>
       <c r="L206">
         <v>0</v>
       </c>
       <c r="M206">
         <v>0</v>
       </c>
       <c r="N206">
         <v>0</v>
       </c>
       <c r="O206">
         <v>0</v>
       </c>
       <c r="P206" s="3">
-        <v>0</v>
+        <v>281</v>
       </c>
       <c r="Q206" s="5">
-        <v>0</v>
+        <v>281</v>
       </c>
       <c r="R206">
-        <v>1906</v>
+        <v>0</v>
       </c>
       <c r="S206">
         <v>0</v>
       </c>
       <c r="T206">
         <v>0</v>
       </c>
       <c r="U206">
         <v>0</v>
       </c>
       <c r="V206" s="3">
-        <v>1906</v>
+        <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:22">
       <c r="A207">
-        <v>45150</v>
+        <v>45146</v>
       </c>
       <c r="B207">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C207">
         <v>0</v>
       </c>
       <c r="D207">
         <v>0</v>
       </c>
       <c r="E207">
         <v>0</v>
       </c>
       <c r="F207" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G207">
         <v>0</v>
       </c>
       <c r="H207">
         <v>0</v>
       </c>
       <c r="I207" s="3">
         <v>0</v>
       </c>
       <c r="J207" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K207">
         <v>0</v>
       </c>
       <c r="L207">
         <v>0</v>
       </c>
       <c r="M207">
         <v>0</v>
       </c>
       <c r="N207">
         <v>0</v>
       </c>
       <c r="O207">
         <v>0</v>
       </c>
       <c r="P207" s="3">
         <v>0</v>
       </c>
       <c r="Q207" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R207">
-        <v>0</v>
+        <v>1906</v>
       </c>
       <c r="S207">
         <v>0</v>
       </c>
       <c r="T207">
         <v>0</v>
       </c>
       <c r="U207">
         <v>0</v>
       </c>
       <c r="V207" s="3">
-        <v>0</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="208" spans="1:22">
       <c r="A208">
-        <v>45151</v>
+        <v>45150</v>
       </c>
       <c r="B208">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C208">
         <v>0</v>
       </c>
       <c r="D208">
         <v>0</v>
       </c>
       <c r="E208">
         <v>0</v>
       </c>
       <c r="F208" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G208">
         <v>0</v>
       </c>
       <c r="H208">
         <v>0</v>
       </c>
       <c r="I208" s="3">
         <v>0</v>
       </c>
       <c r="J208" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K208">
         <v>0</v>
       </c>
       <c r="L208">
         <v>0</v>
       </c>
       <c r="M208">
         <v>0</v>
       </c>
       <c r="N208">
         <v>0</v>
       </c>
       <c r="O208">
         <v>0</v>
       </c>
       <c r="P208" s="3">
         <v>0</v>
       </c>
       <c r="Q208" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R208">
-        <v>160</v>
+        <v>0</v>
       </c>
       <c r="S208">
         <v>0</v>
       </c>
       <c r="T208">
         <v>0</v>
       </c>
       <c r="U208">
         <v>0</v>
       </c>
       <c r="V208" s="3">
-        <v>160</v>
+        <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:22">
       <c r="A209">
-        <v>45154</v>
+        <v>45151</v>
       </c>
       <c r="B209">
         <v>0</v>
       </c>
       <c r="C209">
         <v>0</v>
       </c>
       <c r="D209">
         <v>0</v>
       </c>
       <c r="E209">
         <v>0</v>
       </c>
       <c r="F209" s="3">
         <v>0</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
       <c r="H209">
         <v>0</v>
       </c>
       <c r="I209" s="3">
         <v>0</v>
       </c>
       <c r="J209" s="5">
         <v>0</v>
       </c>
       <c r="K209">
         <v>0</v>
       </c>
       <c r="L209">
         <v>0</v>
       </c>
       <c r="M209">
         <v>0</v>
       </c>
       <c r="N209">
         <v>0</v>
       </c>
       <c r="O209">
         <v>0</v>
       </c>
       <c r="P209" s="3">
         <v>0</v>
       </c>
       <c r="Q209" s="5">
         <v>0</v>
       </c>
       <c r="R209">
-        <v>229</v>
+        <v>160</v>
       </c>
       <c r="S209">
         <v>0</v>
       </c>
       <c r="T209">
         <v>0</v>
       </c>
       <c r="U209">
         <v>0</v>
       </c>
       <c r="V209" s="3">
-        <v>229</v>
+        <v>160</v>
       </c>
     </row>
     <row r="210" spans="1:22">
       <c r="A210">
-        <v>45155</v>
+        <v>45154</v>
       </c>
       <c r="B210">
         <v>0</v>
       </c>
       <c r="C210">
         <v>0</v>
       </c>
       <c r="D210">
         <v>0</v>
       </c>
       <c r="E210">
         <v>0</v>
       </c>
       <c r="F210" s="3">
         <v>0</v>
       </c>
       <c r="G210">
         <v>0</v>
       </c>
       <c r="H210">
         <v>0</v>
       </c>
       <c r="I210" s="3">
         <v>0</v>
       </c>
       <c r="J210" s="5">
         <v>0</v>
       </c>
       <c r="K210">
         <v>0</v>
       </c>
       <c r="L210">
         <v>0</v>
       </c>
       <c r="M210">
         <v>0</v>
       </c>
       <c r="N210">
         <v>0</v>
       </c>
       <c r="O210">
         <v>0</v>
       </c>
       <c r="P210" s="3">
         <v>0</v>
       </c>
       <c r="Q210" s="5">
         <v>0</v>
       </c>
       <c r="R210">
-        <v>3250</v>
+        <v>229</v>
       </c>
       <c r="S210">
         <v>0</v>
       </c>
       <c r="T210">
         <v>0</v>
       </c>
       <c r="U210">
         <v>0</v>
       </c>
       <c r="V210" s="3">
-        <v>3250</v>
+        <v>229</v>
       </c>
     </row>
     <row r="211" spans="1:22">
       <c r="A211">
-        <v>45160</v>
+        <v>45155</v>
       </c>
       <c r="B211">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C211">
         <v>0</v>
       </c>
       <c r="D211">
         <v>0</v>
       </c>
       <c r="E211">
         <v>0</v>
       </c>
       <c r="F211" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G211">
         <v>0</v>
       </c>
       <c r="H211">
         <v>0</v>
       </c>
       <c r="I211" s="3">
         <v>0</v>
       </c>
       <c r="J211" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K211">
         <v>0</v>
       </c>
       <c r="L211">
         <v>0</v>
       </c>
       <c r="M211">
         <v>0</v>
       </c>
       <c r="N211">
         <v>0</v>
       </c>
       <c r="O211">
         <v>0</v>
       </c>
       <c r="P211" s="3">
         <v>0</v>
       </c>
       <c r="Q211" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R211">
-        <v>0</v>
+        <v>3250</v>
       </c>
       <c r="S211">
         <v>0</v>
       </c>
       <c r="T211">
         <v>0</v>
       </c>
       <c r="U211">
-        <v>2811</v>
+        <v>0</v>
       </c>
       <c r="V211" s="3">
-        <v>2811</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="212" spans="1:22">
       <c r="A212">
-        <v>45167</v>
+        <v>45160</v>
       </c>
       <c r="B212">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C212">
         <v>0</v>
       </c>
       <c r="D212">
         <v>0</v>
       </c>
       <c r="E212">
         <v>0</v>
       </c>
       <c r="F212" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G212">
         <v>0</v>
       </c>
       <c r="H212">
         <v>0</v>
       </c>
       <c r="I212" s="3">
         <v>0</v>
       </c>
       <c r="J212" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K212">
         <v>0</v>
       </c>
       <c r="L212">
         <v>0</v>
       </c>
       <c r="M212">
         <v>0</v>
       </c>
       <c r="N212">
         <v>0</v>
       </c>
       <c r="O212">
         <v>0</v>
       </c>
       <c r="P212" s="3">
         <v>0</v>
       </c>
       <c r="Q212" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R212">
-        <v>1427</v>
+        <v>0</v>
       </c>
       <c r="S212">
         <v>0</v>
       </c>
       <c r="T212">
         <v>0</v>
       </c>
       <c r="U212">
-        <v>0</v>
+        <v>2811</v>
       </c>
       <c r="V212" s="3">
-        <v>1427</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="213" spans="1:22">
       <c r="A213">
-        <v>45190</v>
+        <v>45167</v>
       </c>
       <c r="B213">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C213">
         <v>0</v>
       </c>
       <c r="D213">
         <v>0</v>
       </c>
       <c r="E213">
         <v>0</v>
       </c>
       <c r="F213" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G213">
         <v>0</v>
       </c>
       <c r="H213">
         <v>0</v>
       </c>
       <c r="I213" s="3">
         <v>0</v>
       </c>
       <c r="J213" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K213">
         <v>0</v>
       </c>
       <c r="L213">
         <v>0</v>
       </c>
       <c r="M213">
         <v>0</v>
       </c>
       <c r="N213">
         <v>0</v>
       </c>
       <c r="O213">
         <v>0</v>
       </c>
       <c r="P213" s="3">
         <v>0</v>
       </c>
       <c r="Q213" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R213">
-        <v>0</v>
+        <v>1427</v>
       </c>
       <c r="S213">
         <v>0</v>
       </c>
       <c r="T213">
         <v>0</v>
       </c>
       <c r="U213">
-        <v>2508</v>
+        <v>0</v>
       </c>
       <c r="V213" s="3">
-        <v>2508</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="214" spans="1:22">
       <c r="A214">
-        <v>45196</v>
+        <v>45190</v>
       </c>
       <c r="B214">
         <v>0</v>
       </c>
       <c r="C214">
         <v>0</v>
       </c>
       <c r="D214">
         <v>0</v>
       </c>
       <c r="E214">
         <v>0</v>
       </c>
       <c r="F214" s="3">
         <v>0</v>
       </c>
       <c r="G214">
         <v>0</v>
       </c>
       <c r="H214">
         <v>0</v>
       </c>
       <c r="I214" s="3">
         <v>0</v>
       </c>
       <c r="J214" s="5">
         <v>0</v>
       </c>
       <c r="K214">
         <v>0</v>
       </c>
       <c r="L214">
         <v>0</v>
       </c>
       <c r="M214">
         <v>0</v>
       </c>
       <c r="N214">
         <v>0</v>
       </c>
       <c r="O214">
         <v>0</v>
       </c>
       <c r="P214" s="3">
         <v>0</v>
       </c>
       <c r="Q214" s="5">
         <v>0</v>
       </c>
       <c r="R214">
-        <v>470</v>
+        <v>0</v>
       </c>
       <c r="S214">
         <v>0</v>
       </c>
       <c r="T214">
         <v>0</v>
       </c>
       <c r="U214">
-        <v>0</v>
+        <v>2508</v>
       </c>
       <c r="V214" s="3">
-        <v>470</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="215" spans="1:22">
       <c r="A215">
-        <v>45200</v>
+        <v>45196</v>
       </c>
       <c r="B215">
         <v>0</v>
       </c>
       <c r="C215">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D215">
         <v>0</v>
       </c>
       <c r="E215">
         <v>0</v>
       </c>
       <c r="F215" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G215">
         <v>0</v>
       </c>
       <c r="H215">
         <v>0</v>
       </c>
       <c r="I215" s="3">
         <v>0</v>
       </c>
       <c r="J215" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K215">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="L215">
         <v>0</v>
       </c>
       <c r="M215">
         <v>0</v>
       </c>
       <c r="N215">
         <v>0</v>
       </c>
       <c r="O215">
         <v>0</v>
       </c>
       <c r="P215" s="3">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="Q215" s="5">
-        <v>117</v>
+        <v>0</v>
       </c>
       <c r="R215">
-        <v>0</v>
+        <v>470</v>
       </c>
       <c r="S215">
         <v>0</v>
       </c>
       <c r="T215">
         <v>0</v>
       </c>
       <c r="U215">
         <v>0</v>
       </c>
       <c r="V215" s="3">
-        <v>0</v>
+        <v>470</v>
       </c>
     </row>
     <row r="216" spans="1:22">
       <c r="A216">
-        <v>45202</v>
+        <v>45200</v>
       </c>
       <c r="B216">
         <v>0</v>
       </c>
       <c r="C216">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D216">
         <v>0</v>
       </c>
       <c r="E216">
         <v>0</v>
       </c>
       <c r="F216" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G216">
         <v>0</v>
       </c>
       <c r="H216">
         <v>0</v>
       </c>
       <c r="I216" s="3">
         <v>0</v>
       </c>
       <c r="J216" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K216">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="L216">
         <v>0</v>
       </c>
       <c r="M216">
         <v>0</v>
       </c>
       <c r="N216">
         <v>0</v>
       </c>
       <c r="O216">
         <v>0</v>
       </c>
       <c r="P216" s="3">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="Q216" s="5">
-        <v>0</v>
+        <v>117</v>
       </c>
       <c r="R216">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="S216">
         <v>0</v>
       </c>
       <c r="T216">
         <v>0</v>
       </c>
       <c r="U216">
         <v>0</v>
       </c>
       <c r="V216" s="3">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:22">
       <c r="A217">
-        <v>45203</v>
+        <v>45202</v>
       </c>
       <c r="B217">
         <v>0</v>
       </c>
       <c r="C217">
         <v>0</v>
       </c>
       <c r="D217">
         <v>0</v>
       </c>
       <c r="E217">
         <v>0</v>
       </c>
       <c r="F217" s="3">
         <v>0</v>
       </c>
       <c r="G217">
         <v>0</v>
       </c>
       <c r="H217">
         <v>0</v>
       </c>
       <c r="I217" s="3">
         <v>0</v>
       </c>
       <c r="J217" s="5">
         <v>0</v>
       </c>
       <c r="K217">
         <v>0</v>
       </c>
       <c r="L217">
         <v>0</v>
       </c>
       <c r="M217">
         <v>0</v>
       </c>
       <c r="N217">
         <v>0</v>
       </c>
       <c r="O217">
         <v>0</v>
       </c>
       <c r="P217" s="3">
         <v>0</v>
       </c>
       <c r="Q217" s="5">
         <v>0</v>
       </c>
       <c r="R217">
-        <v>2045</v>
+        <v>50</v>
       </c>
       <c r="S217">
         <v>0</v>
       </c>
       <c r="T217">
         <v>0</v>
       </c>
       <c r="U217">
         <v>0</v>
       </c>
       <c r="V217" s="3">
-        <v>2045</v>
+        <v>50</v>
       </c>
     </row>
     <row r="218" spans="1:22">
       <c r="A218">
-        <v>45204</v>
+        <v>45203</v>
       </c>
       <c r="B218">
         <v>0</v>
       </c>
       <c r="C218">
         <v>0</v>
       </c>
       <c r="D218">
         <v>0</v>
       </c>
       <c r="E218">
         <v>0</v>
       </c>
       <c r="F218" s="3">
         <v>0</v>
       </c>
       <c r="G218">
         <v>0</v>
       </c>
       <c r="H218">
         <v>0</v>
       </c>
       <c r="I218" s="3">
         <v>0</v>
       </c>
       <c r="J218" s="5">
         <v>0</v>
       </c>
       <c r="K218">
         <v>0</v>
       </c>
       <c r="L218">
         <v>0</v>
       </c>
       <c r="M218">
         <v>0</v>
       </c>
       <c r="N218">
         <v>0</v>
       </c>
       <c r="O218">
         <v>0</v>
       </c>
       <c r="P218" s="3">
         <v>0</v>
       </c>
       <c r="Q218" s="5">
         <v>0</v>
       </c>
       <c r="R218">
-        <v>128</v>
+        <v>2045</v>
       </c>
       <c r="S218">
         <v>0</v>
       </c>
       <c r="T218">
         <v>0</v>
       </c>
       <c r="U218">
         <v>0</v>
       </c>
       <c r="V218" s="3">
-        <v>128</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="219" spans="1:22">
       <c r="A219">
-        <v>45210</v>
+        <v>45204</v>
       </c>
       <c r="B219">
         <v>0</v>
       </c>
       <c r="C219">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D219">
         <v>0</v>
       </c>
       <c r="E219">
         <v>0</v>
       </c>
       <c r="F219" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G219">
         <v>0</v>
       </c>
       <c r="H219">
         <v>0</v>
       </c>
       <c r="I219" s="3">
         <v>0</v>
       </c>
       <c r="J219" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K219">
         <v>0</v>
       </c>
       <c r="L219">
         <v>0</v>
       </c>
       <c r="M219">
         <v>0</v>
       </c>
       <c r="N219">
         <v>0</v>
       </c>
       <c r="O219">
         <v>0</v>
       </c>
       <c r="P219" s="3">
         <v>0</v>
       </c>
       <c r="Q219" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R219">
-        <v>0</v>
+        <v>128</v>
       </c>
       <c r="S219">
         <v>0</v>
       </c>
       <c r="T219">
         <v>0</v>
       </c>
       <c r="U219">
         <v>0</v>
       </c>
       <c r="V219" s="3">
-        <v>0</v>
+        <v>128</v>
       </c>
     </row>
     <row r="220" spans="1:22">
       <c r="A220">
-        <v>45215</v>
+        <v>45210</v>
       </c>
       <c r="B220">
         <v>0</v>
       </c>
       <c r="C220">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D220">
         <v>0</v>
       </c>
       <c r="E220">
         <v>0</v>
       </c>
       <c r="F220" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G220">
         <v>0</v>
       </c>
       <c r="H220">
         <v>0</v>
       </c>
       <c r="I220" s="3">
         <v>0</v>
       </c>
       <c r="J220" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K220">
         <v>0</v>
       </c>
       <c r="L220">
         <v>0</v>
       </c>
       <c r="M220">
         <v>0</v>
       </c>
       <c r="N220">
         <v>0</v>
       </c>
       <c r="O220">
         <v>0</v>
       </c>
       <c r="P220" s="3">
         <v>0</v>
       </c>
       <c r="Q220" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R220">
-        <v>252</v>
+        <v>0</v>
       </c>
       <c r="S220">
         <v>0</v>
       </c>
       <c r="T220">
         <v>0</v>
       </c>
       <c r="U220">
         <v>0</v>
       </c>
       <c r="V220" s="3">
-        <v>252</v>
+        <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:22">
       <c r="A221">
-        <v>45222</v>
+        <v>45215</v>
       </c>
       <c r="B221">
         <v>0</v>
       </c>
       <c r="C221">
         <v>0</v>
       </c>
       <c r="D221">
         <v>0</v>
       </c>
       <c r="E221">
         <v>0</v>
       </c>
       <c r="F221" s="3">
         <v>0</v>
       </c>
       <c r="G221">
         <v>0</v>
       </c>
       <c r="H221">
         <v>0</v>
       </c>
       <c r="I221" s="3">
         <v>0</v>
       </c>
       <c r="J221" s="5">
         <v>0</v>
       </c>
       <c r="K221">
         <v>0</v>
       </c>
       <c r="L221">
         <v>0</v>
       </c>
       <c r="M221">
         <v>0</v>
       </c>
       <c r="N221">
         <v>0</v>
       </c>
       <c r="O221">
         <v>0</v>
       </c>
       <c r="P221" s="3">
         <v>0</v>
       </c>
       <c r="Q221" s="5">
         <v>0</v>
       </c>
       <c r="R221">
-        <v>225</v>
+        <v>252</v>
       </c>
       <c r="S221">
         <v>0</v>
       </c>
       <c r="T221">
         <v>0</v>
       </c>
       <c r="U221">
         <v>0</v>
       </c>
       <c r="V221" s="3">
-        <v>225</v>
+        <v>252</v>
       </c>
     </row>
     <row r="222" spans="1:22">
       <c r="A222">
-        <v>45226</v>
+        <v>45222</v>
       </c>
       <c r="B222">
         <v>0</v>
       </c>
       <c r="C222">
         <v>0</v>
       </c>
       <c r="D222">
         <v>0</v>
       </c>
       <c r="E222">
         <v>0</v>
       </c>
       <c r="F222" s="3">
         <v>0</v>
       </c>
       <c r="G222">
         <v>0</v>
       </c>
       <c r="H222">
         <v>0</v>
       </c>
       <c r="I222" s="3">
         <v>0</v>
       </c>
       <c r="J222" s="5">
         <v>0</v>
       </c>
       <c r="K222">
         <v>0</v>
       </c>
       <c r="L222">
         <v>0</v>
       </c>
       <c r="M222">
         <v>0</v>
       </c>
       <c r="N222">
         <v>0</v>
       </c>
       <c r="O222">
         <v>0</v>
       </c>
       <c r="P222" s="3">
         <v>0</v>
       </c>
       <c r="Q222" s="5">
         <v>0</v>
       </c>
       <c r="R222">
-        <v>545</v>
+        <v>225</v>
       </c>
       <c r="S222">
         <v>0</v>
       </c>
       <c r="T222">
         <v>0</v>
       </c>
       <c r="U222">
         <v>0</v>
       </c>
       <c r="V222" s="3">
-        <v>545</v>
+        <v>225</v>
       </c>
     </row>
     <row r="223" spans="1:22">
       <c r="A223">
-        <v>45229</v>
+        <v>45226</v>
       </c>
       <c r="B223">
         <v>0</v>
       </c>
       <c r="C223">
         <v>0</v>
       </c>
       <c r="D223">
         <v>0</v>
       </c>
       <c r="E223">
         <v>0</v>
       </c>
       <c r="F223" s="3">
         <v>0</v>
       </c>
       <c r="G223">
         <v>0</v>
       </c>
       <c r="H223">
         <v>0</v>
       </c>
       <c r="I223" s="3">
         <v>0</v>
       </c>
       <c r="J223" s="5">
         <v>0</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223">
         <v>0</v>
       </c>
       <c r="M223">
         <v>0</v>
       </c>
       <c r="N223">
         <v>0</v>
       </c>
       <c r="O223">
         <v>0</v>
       </c>
       <c r="P223" s="3">
         <v>0</v>
       </c>
       <c r="Q223" s="5">
         <v>0</v>
       </c>
       <c r="R223">
-        <v>432</v>
+        <v>545</v>
       </c>
       <c r="S223">
         <v>0</v>
       </c>
       <c r="T223">
         <v>0</v>
       </c>
       <c r="U223">
         <v>0</v>
       </c>
       <c r="V223" s="3">
-        <v>432</v>
+        <v>545</v>
       </c>
     </row>
     <row r="224" spans="1:22">
       <c r="A224">
-        <v>45234</v>
+        <v>45229</v>
       </c>
       <c r="B224">
         <v>0</v>
       </c>
       <c r="C224">
         <v>0</v>
       </c>
       <c r="D224">
         <v>0</v>
       </c>
       <c r="E224">
         <v>0</v>
       </c>
       <c r="F224" s="3">
         <v>0</v>
       </c>
       <c r="G224">
         <v>0</v>
       </c>
       <c r="H224">
         <v>0</v>
       </c>
       <c r="I224" s="3">
         <v>0</v>
       </c>
       <c r="J224" s="5">
         <v>0</v>
       </c>
       <c r="K224">
         <v>0</v>
       </c>
       <c r="L224">
         <v>0</v>
       </c>
       <c r="M224">
         <v>0</v>
       </c>
       <c r="N224">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="O224">
         <v>0</v>
       </c>
       <c r="P224" s="3">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="Q224" s="5">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="R224">
-        <v>4302</v>
+        <v>432</v>
       </c>
       <c r="S224">
-        <v>1492</v>
+        <v>0</v>
       </c>
       <c r="T224">
         <v>0</v>
       </c>
       <c r="U224">
         <v>0</v>
       </c>
       <c r="V224" s="3">
-        <v>5794</v>
+        <v>432</v>
       </c>
     </row>
     <row r="225" spans="1:22">
       <c r="A225">
-        <v>45240</v>
+        <v>45234</v>
       </c>
       <c r="B225">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C225">
         <v>0</v>
       </c>
       <c r="D225">
         <v>0</v>
       </c>
       <c r="E225">
         <v>0</v>
       </c>
       <c r="F225" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G225">
         <v>0</v>
       </c>
       <c r="H225">
         <v>0</v>
       </c>
       <c r="I225" s="3">
         <v>0</v>
       </c>
       <c r="J225" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K225">
         <v>0</v>
       </c>
       <c r="L225">
         <v>0</v>
       </c>
       <c r="M225">
         <v>0</v>
       </c>
       <c r="N225">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="O225">
         <v>0</v>
       </c>
       <c r="P225" s="3">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="Q225" s="5">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="R225">
-        <v>0</v>
+        <v>4302</v>
       </c>
       <c r="S225">
-        <v>0</v>
+        <v>1492</v>
       </c>
       <c r="T225">
         <v>0</v>
       </c>
       <c r="U225">
         <v>0</v>
       </c>
       <c r="V225" s="3">
-        <v>0</v>
+        <v>5794</v>
       </c>
     </row>
     <row r="226" spans="1:22">
       <c r="A226">
-        <v>45247</v>
+        <v>45240</v>
       </c>
       <c r="B226">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C226">
         <v>0</v>
       </c>
       <c r="D226">
         <v>0</v>
       </c>
       <c r="E226">
         <v>0</v>
       </c>
       <c r="F226" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G226">
         <v>0</v>
       </c>
       <c r="H226">
         <v>0</v>
       </c>
       <c r="I226" s="3">
         <v>0</v>
       </c>
       <c r="J226" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K226">
         <v>0</v>
       </c>
       <c r="L226">
         <v>0</v>
       </c>
       <c r="M226">
         <v>0</v>
       </c>
       <c r="N226">
         <v>0</v>
       </c>
       <c r="O226">
         <v>0</v>
       </c>
       <c r="P226" s="3">
         <v>0</v>
       </c>
       <c r="Q226" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R226">
-        <v>259</v>
+        <v>0</v>
       </c>
       <c r="S226">
         <v>0</v>
       </c>
       <c r="T226">
         <v>0</v>
       </c>
       <c r="U226">
         <v>0</v>
       </c>
       <c r="V226" s="3">
-        <v>259</v>
+        <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:22">
       <c r="A227">
-        <v>45250</v>
+        <v>45247</v>
       </c>
       <c r="B227">
         <v>0</v>
       </c>
       <c r="C227">
         <v>0</v>
       </c>
       <c r="D227">
         <v>0</v>
       </c>
       <c r="E227">
         <v>0</v>
       </c>
       <c r="F227" s="3">
         <v>0</v>
       </c>
       <c r="G227">
         <v>0</v>
       </c>
       <c r="H227">
         <v>0</v>
       </c>
       <c r="I227" s="3">
         <v>0</v>
       </c>
       <c r="J227" s="5">
         <v>0</v>
       </c>
       <c r="K227">
         <v>0</v>
       </c>
       <c r="L227">
         <v>0</v>
       </c>
       <c r="M227">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="N227">
         <v>0</v>
       </c>
       <c r="O227">
         <v>0</v>
       </c>
       <c r="P227" s="3">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="Q227" s="5">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="R227">
-        <v>0</v>
+        <v>259</v>
       </c>
       <c r="S227">
         <v>0</v>
       </c>
       <c r="T227">
         <v>0</v>
       </c>
       <c r="U227">
         <v>0</v>
       </c>
       <c r="V227" s="3">
-        <v>0</v>
+        <v>259</v>
       </c>
     </row>
     <row r="228" spans="1:22">
       <c r="A228">
-        <v>45258</v>
+        <v>45250</v>
       </c>
       <c r="B228">
         <v>0</v>
       </c>
       <c r="C228">
         <v>0</v>
       </c>
       <c r="D228">
         <v>0</v>
       </c>
       <c r="E228">
         <v>0</v>
       </c>
       <c r="F228" s="3">
         <v>0</v>
       </c>
       <c r="G228">
         <v>0</v>
       </c>
       <c r="H228">
         <v>0</v>
       </c>
       <c r="I228" s="3">
         <v>0</v>
       </c>
       <c r="J228" s="5">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0</v>
       </c>
       <c r="L228">
         <v>0</v>
       </c>
       <c r="M228">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="N228">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="O228">
         <v>0</v>
       </c>
       <c r="P228" s="3">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="Q228" s="5">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="R228">
         <v>0</v>
       </c>
       <c r="S228">
         <v>0</v>
       </c>
       <c r="T228">
         <v>0</v>
       </c>
       <c r="U228">
         <v>0</v>
       </c>
       <c r="V228" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:22">
       <c r="A229">
-        <v>45260</v>
+        <v>45258</v>
       </c>
       <c r="B229">
         <v>0</v>
       </c>
       <c r="C229">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D229">
         <v>0</v>
       </c>
       <c r="E229">
         <v>0</v>
       </c>
       <c r="F229" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G229">
         <v>0</v>
       </c>
       <c r="H229">
         <v>0</v>
       </c>
       <c r="I229" s="3">
         <v>0</v>
       </c>
       <c r="J229" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K229">
         <v>0</v>
       </c>
       <c r="L229">
         <v>0</v>
       </c>
       <c r="M229">
         <v>0</v>
       </c>
       <c r="N229">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="O229">
         <v>0</v>
       </c>
       <c r="P229" s="3">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="Q229" s="5">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="R229">
         <v>0</v>
       </c>
       <c r="S229">
         <v>0</v>
       </c>
       <c r="T229">
         <v>0</v>
       </c>
       <c r="U229">
         <v>0</v>
       </c>
       <c r="V229" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:22">
       <c r="A230">
-        <v>45269</v>
+        <v>45260</v>
       </c>
       <c r="B230">
         <v>0</v>
       </c>
       <c r="C230">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D230">
         <v>0</v>
       </c>
       <c r="E230">
         <v>0</v>
       </c>
       <c r="F230" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G230">
         <v>0</v>
       </c>
       <c r="H230">
         <v>0</v>
       </c>
       <c r="I230" s="3">
         <v>0</v>
       </c>
       <c r="J230" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K230">
         <v>0</v>
       </c>
       <c r="L230">
         <v>0</v>
       </c>
       <c r="M230">
         <v>0</v>
       </c>
       <c r="N230">
         <v>0</v>
       </c>
       <c r="O230">
         <v>0</v>
       </c>
       <c r="P230" s="3">
         <v>0</v>
       </c>
       <c r="Q230" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R230">
-        <v>2920</v>
+        <v>0</v>
       </c>
       <c r="S230">
         <v>0</v>
       </c>
       <c r="T230">
         <v>0</v>
       </c>
       <c r="U230">
         <v>0</v>
       </c>
       <c r="V230" s="3">
-        <v>2920</v>
+        <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:22">
       <c r="A231">
-        <v>45270</v>
+        <v>45269</v>
       </c>
       <c r="B231">
         <v>0</v>
       </c>
       <c r="C231">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D231">
         <v>0</v>
       </c>
       <c r="E231">
         <v>0</v>
       </c>
       <c r="F231" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G231">
         <v>0</v>
       </c>
       <c r="H231">
         <v>0</v>
       </c>
       <c r="I231" s="3">
         <v>0</v>
       </c>
       <c r="J231" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K231">
         <v>0</v>
       </c>
       <c r="L231">
         <v>0</v>
       </c>
       <c r="M231">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="N231">
         <v>0</v>
       </c>
       <c r="O231">
         <v>0</v>
       </c>
       <c r="P231" s="3">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="Q231" s="5">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="R231">
-        <v>0</v>
+        <v>2920</v>
       </c>
       <c r="S231">
         <v>0</v>
       </c>
       <c r="T231">
         <v>0</v>
       </c>
       <c r="U231">
         <v>0</v>
       </c>
       <c r="V231" s="3">
-        <v>0</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="232" spans="1:22">
       <c r="A232">
-        <v>45281</v>
+        <v>45270</v>
       </c>
       <c r="B232">
         <v>0</v>
       </c>
       <c r="C232">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D232">
         <v>0</v>
       </c>
       <c r="E232">
         <v>0</v>
       </c>
       <c r="F232" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G232">
         <v>0</v>
       </c>
       <c r="H232">
         <v>0</v>
       </c>
       <c r="I232" s="3">
         <v>0</v>
       </c>
       <c r="J232" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K232">
         <v>0</v>
       </c>
       <c r="L232">
         <v>0</v>
       </c>
       <c r="M232">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="N232">
         <v>0</v>
       </c>
       <c r="O232">
         <v>0</v>
       </c>
       <c r="P232" s="3">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="Q232" s="5">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="R232">
-        <v>443</v>
+        <v>0</v>
       </c>
       <c r="S232">
         <v>0</v>
       </c>
       <c r="T232">
         <v>0</v>
       </c>
       <c r="U232">
         <v>0</v>
       </c>
       <c r="V232" s="3">
-        <v>443</v>
+        <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:22">
       <c r="A233">
-        <v>45284</v>
+        <v>45281</v>
       </c>
       <c r="B233">
         <v>0</v>
       </c>
       <c r="C233">
         <v>0</v>
       </c>
       <c r="D233">
         <v>0</v>
       </c>
       <c r="E233">
         <v>0</v>
       </c>
       <c r="F233" s="3">
         <v>0</v>
       </c>
       <c r="G233">
         <v>0</v>
       </c>
       <c r="H233">
         <v>0</v>
       </c>
       <c r="I233" s="3">
         <v>0</v>
       </c>
       <c r="J233" s="5">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0</v>
       </c>
       <c r="L233">
         <v>0</v>
       </c>
       <c r="M233">
         <v>0</v>
       </c>
       <c r="N233">
         <v>0</v>
       </c>
       <c r="O233">
         <v>0</v>
       </c>
       <c r="P233" s="3">
         <v>0</v>
       </c>
       <c r="Q233" s="5">
         <v>0</v>
       </c>
       <c r="R233">
-        <v>2085</v>
+        <v>443</v>
       </c>
       <c r="S233">
         <v>0</v>
       </c>
       <c r="T233">
         <v>0</v>
       </c>
       <c r="U233">
         <v>0</v>
       </c>
       <c r="V233" s="3">
-        <v>2085</v>
+        <v>443</v>
       </c>
     </row>
     <row r="234" spans="1:22">
       <c r="A234">
-        <v>45285</v>
+        <v>45284</v>
       </c>
       <c r="B234">
         <v>0</v>
       </c>
       <c r="C234">
         <v>0</v>
       </c>
       <c r="D234">
         <v>0</v>
       </c>
       <c r="E234">
         <v>0</v>
       </c>
       <c r="F234" s="3">
         <v>0</v>
       </c>
       <c r="G234">
         <v>0</v>
       </c>
       <c r="H234">
         <v>0</v>
       </c>
       <c r="I234" s="3">
         <v>0</v>
       </c>
       <c r="J234" s="5">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0</v>
       </c>
       <c r="L234">
         <v>0</v>
       </c>
       <c r="M234">
         <v>0</v>
       </c>
       <c r="N234">
-        <v>340</v>
+        <v>0</v>
       </c>
       <c r="O234">
         <v>0</v>
       </c>
       <c r="P234" s="3">
-        <v>340</v>
+        <v>0</v>
       </c>
       <c r="Q234" s="5">
-        <v>340</v>
+        <v>0</v>
       </c>
       <c r="R234">
-        <v>1049</v>
+        <v>2085</v>
       </c>
       <c r="S234">
         <v>0</v>
       </c>
       <c r="T234">
         <v>0</v>
       </c>
       <c r="U234">
         <v>0</v>
       </c>
       <c r="V234" s="3">
-        <v>1049</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="235" spans="1:22">
       <c r="A235">
-        <v>45290</v>
+        <v>45285</v>
       </c>
       <c r="B235">
         <v>0</v>
       </c>
       <c r="C235">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D235">
         <v>0</v>
       </c>
       <c r="E235">
         <v>0</v>
       </c>
       <c r="F235" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G235">
         <v>0</v>
       </c>
       <c r="H235">
         <v>0</v>
       </c>
       <c r="I235" s="3">
         <v>0</v>
       </c>
       <c r="J235" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K235">
         <v>0</v>
       </c>
       <c r="L235">
         <v>0</v>
       </c>
       <c r="M235">
         <v>0</v>
       </c>
       <c r="N235">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="O235">
         <v>0</v>
       </c>
       <c r="P235" s="3">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="Q235" s="5">
-        <v>1</v>
+        <v>340</v>
       </c>
       <c r="R235">
-        <v>0</v>
+        <v>1049</v>
       </c>
       <c r="S235">
         <v>0</v>
       </c>
       <c r="T235">
         <v>0</v>
       </c>
       <c r="U235">
         <v>0</v>
       </c>
       <c r="V235" s="3">
-        <v>0</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="236" spans="1:22">
       <c r="A236">
-        <v>45296</v>
+        <v>45290</v>
       </c>
       <c r="B236">
         <v>0</v>
       </c>
       <c r="C236">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D236">
         <v>0</v>
       </c>
       <c r="E236">
         <v>0</v>
       </c>
       <c r="F236" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G236">
         <v>0</v>
       </c>
       <c r="H236">
         <v>0</v>
       </c>
       <c r="I236" s="3">
         <v>0</v>
       </c>
       <c r="J236" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K236">
         <v>0</v>
       </c>
       <c r="L236">
         <v>0</v>
       </c>
       <c r="M236">
         <v>0</v>
       </c>
       <c r="N236">
         <v>0</v>
       </c>
       <c r="O236">
         <v>0</v>
       </c>
       <c r="P236" s="3">
         <v>0</v>
       </c>
       <c r="Q236" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R236">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="S236">
         <v>0</v>
       </c>
       <c r="T236">
         <v>0</v>
       </c>
       <c r="U236">
         <v>0</v>
       </c>
       <c r="V236" s="3">
-        <v>54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:22">
       <c r="A237">
-        <v>45298</v>
+        <v>45296</v>
       </c>
       <c r="B237">
         <v>0</v>
       </c>
       <c r="C237">
         <v>0</v>
       </c>
       <c r="D237">
         <v>0</v>
       </c>
       <c r="E237">
         <v>0</v>
       </c>
       <c r="F237" s="3">
         <v>0</v>
       </c>
       <c r="G237">
         <v>0</v>
       </c>
       <c r="H237">
         <v>0</v>
       </c>
       <c r="I237" s="3">
         <v>0</v>
       </c>
       <c r="J237" s="5">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0</v>
       </c>
       <c r="L237">
         <v>0</v>
       </c>
       <c r="M237">
         <v>0</v>
       </c>
       <c r="N237">
         <v>0</v>
       </c>
       <c r="O237">
         <v>0</v>
       </c>
       <c r="P237" s="3">
         <v>0</v>
       </c>
       <c r="Q237" s="5">
         <v>0</v>
       </c>
       <c r="R237">
-        <v>2170</v>
+        <v>54</v>
       </c>
       <c r="S237">
         <v>0</v>
       </c>
       <c r="T237">
         <v>0</v>
       </c>
       <c r="U237">
         <v>0</v>
       </c>
       <c r="V237" s="3">
-        <v>2170</v>
+        <v>54</v>
       </c>
     </row>
     <row r="238" spans="1:22">
       <c r="A238">
-        <v>45300</v>
+        <v>45298</v>
       </c>
       <c r="B238">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C238">
         <v>0</v>
       </c>
       <c r="D238">
         <v>0</v>
       </c>
       <c r="E238">
         <v>0</v>
       </c>
       <c r="F238" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G238">
         <v>0</v>
       </c>
       <c r="H238">
         <v>0</v>
       </c>
       <c r="I238" s="3">
         <v>0</v>
       </c>
       <c r="J238" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K238">
         <v>0</v>
       </c>
       <c r="L238">
         <v>0</v>
       </c>
       <c r="M238">
         <v>0</v>
       </c>
       <c r="N238">
         <v>0</v>
       </c>
       <c r="O238">
         <v>0</v>
       </c>
       <c r="P238" s="3">
         <v>0</v>
       </c>
       <c r="Q238" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R238">
-        <v>0</v>
+        <v>2170</v>
       </c>
       <c r="S238">
         <v>0</v>
       </c>
       <c r="T238">
         <v>0</v>
       </c>
       <c r="U238">
         <v>0</v>
       </c>
       <c r="V238" s="3">
-        <v>0</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="239" spans="1:22">
       <c r="A239">
-        <v>45307</v>
+        <v>45300</v>
       </c>
       <c r="B239">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C239">
         <v>0</v>
       </c>
       <c r="D239">
         <v>0</v>
       </c>
       <c r="E239">
         <v>0</v>
       </c>
       <c r="F239" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G239">
         <v>0</v>
       </c>
       <c r="H239">
         <v>0</v>
       </c>
       <c r="I239" s="3">
         <v>0</v>
       </c>
       <c r="J239" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K239">
         <v>0</v>
       </c>
       <c r="L239">
         <v>0</v>
       </c>
       <c r="M239">
         <v>0</v>
       </c>
       <c r="N239">
         <v>0</v>
       </c>
       <c r="O239">
         <v>0</v>
       </c>
       <c r="P239" s="3">
         <v>0</v>
       </c>
       <c r="Q239" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R239">
-        <v>240</v>
+        <v>0</v>
       </c>
       <c r="S239">
         <v>0</v>
       </c>
       <c r="T239">
         <v>0</v>
       </c>
       <c r="U239">
         <v>0</v>
       </c>
       <c r="V239" s="3">
-        <v>240</v>
+        <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:22">
       <c r="A240">
-        <v>45309</v>
+        <v>45307</v>
       </c>
       <c r="B240">
         <v>0</v>
       </c>
       <c r="C240">
         <v>0</v>
       </c>
       <c r="D240">
         <v>0</v>
       </c>
       <c r="E240">
         <v>0</v>
       </c>
       <c r="F240" s="3">
         <v>0</v>
       </c>
       <c r="G240">
         <v>0</v>
       </c>
       <c r="H240">
         <v>0</v>
       </c>
       <c r="I240" s="3">
         <v>0</v>
       </c>
       <c r="J240" s="5">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0</v>
       </c>
       <c r="L240">
         <v>0</v>
       </c>
       <c r="M240">
         <v>0</v>
       </c>
       <c r="N240">
         <v>0</v>
       </c>
       <c r="O240">
         <v>0</v>
       </c>
       <c r="P240" s="3">
         <v>0</v>
       </c>
       <c r="Q240" s="5">
         <v>0</v>
       </c>
       <c r="R240">
-        <v>141</v>
+        <v>240</v>
       </c>
       <c r="S240">
         <v>0</v>
       </c>
       <c r="T240">
         <v>0</v>
       </c>
       <c r="U240">
         <v>0</v>
       </c>
       <c r="V240" s="3">
-        <v>141</v>
+        <v>240</v>
       </c>
     </row>
     <row r="241" spans="1:22">
       <c r="A241">
-        <v>45320</v>
+        <v>45309</v>
       </c>
       <c r="B241">
         <v>0</v>
       </c>
       <c r="C241">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D241">
         <v>0</v>
       </c>
       <c r="E241">
         <v>0</v>
       </c>
       <c r="F241" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G241">
         <v>0</v>
       </c>
       <c r="H241">
         <v>0</v>
       </c>
       <c r="I241" s="3">
         <v>0</v>
       </c>
       <c r="J241" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K241">
         <v>0</v>
       </c>
       <c r="L241">
         <v>0</v>
       </c>
       <c r="M241">
         <v>0</v>
       </c>
       <c r="N241">
         <v>0</v>
       </c>
       <c r="O241">
         <v>0</v>
       </c>
       <c r="P241" s="3">
         <v>0</v>
       </c>
       <c r="Q241" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R241">
-        <v>0</v>
+        <v>141</v>
       </c>
       <c r="S241">
         <v>0</v>
       </c>
       <c r="T241">
         <v>0</v>
       </c>
       <c r="U241">
         <v>0</v>
       </c>
       <c r="V241" s="3">
-        <v>0</v>
+        <v>141</v>
       </c>
     </row>
     <row r="242" spans="1:22">
       <c r="A242">
-        <v>45321</v>
+        <v>45320</v>
       </c>
       <c r="B242">
         <v>0</v>
       </c>
       <c r="C242">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D242">
         <v>0</v>
       </c>
       <c r="E242">
         <v>0</v>
       </c>
       <c r="F242" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G242">
         <v>0</v>
       </c>
       <c r="H242">
         <v>0</v>
       </c>
       <c r="I242" s="3">
         <v>0</v>
       </c>
       <c r="J242" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K242">
         <v>0</v>
       </c>
       <c r="L242">
         <v>0</v>
       </c>
       <c r="M242">
         <v>0</v>
       </c>
       <c r="N242">
         <v>0</v>
       </c>
       <c r="O242">
         <v>0</v>
       </c>
       <c r="P242" s="3">
         <v>0</v>
       </c>
       <c r="Q242" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R242">
-        <v>215</v>
+        <v>0</v>
       </c>
       <c r="S242">
         <v>0</v>
       </c>
       <c r="T242">
         <v>0</v>
       </c>
       <c r="U242">
         <v>0</v>
       </c>
       <c r="V242" s="3">
-        <v>215</v>
+        <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:22">
       <c r="A243">
-        <v>45324</v>
+        <v>45321</v>
       </c>
       <c r="B243">
         <v>0</v>
       </c>
       <c r="C243">
         <v>0</v>
       </c>
       <c r="D243">
         <v>0</v>
       </c>
       <c r="E243">
         <v>0</v>
       </c>
       <c r="F243" s="3">
         <v>0</v>
       </c>
       <c r="G243">
         <v>0</v>
       </c>
       <c r="H243">
         <v>0</v>
       </c>
       <c r="I243" s="3">
         <v>0</v>
       </c>
       <c r="J243" s="5">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0</v>
       </c>
       <c r="L243">
         <v>0</v>
       </c>
       <c r="M243">
         <v>0</v>
       </c>
       <c r="N243">
         <v>0</v>
       </c>
       <c r="O243">
         <v>0</v>
       </c>
       <c r="P243" s="3">
         <v>0</v>
       </c>
       <c r="Q243" s="5">
         <v>0</v>
       </c>
       <c r="R243">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="S243">
         <v>0</v>
       </c>
       <c r="T243">
         <v>0</v>
       </c>
       <c r="U243">
         <v>0</v>
       </c>
       <c r="V243" s="3">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="244" spans="1:22">
       <c r="A244">
-        <v>45336</v>
+        <v>45324</v>
       </c>
       <c r="B244">
         <v>0</v>
       </c>
       <c r="C244">
         <v>0</v>
       </c>
       <c r="D244">
         <v>0</v>
       </c>
       <c r="E244">
         <v>0</v>
       </c>
       <c r="F244" s="3">
         <v>0</v>
       </c>
       <c r="G244">
         <v>0</v>
       </c>
       <c r="H244">
         <v>0</v>
       </c>
       <c r="I244" s="3">
         <v>0</v>
       </c>
       <c r="J244" s="5">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
       <c r="L244">
         <v>0</v>
       </c>
       <c r="M244">
         <v>0</v>
       </c>
       <c r="N244">
         <v>0</v>
       </c>
       <c r="O244">
         <v>0</v>
       </c>
       <c r="P244" s="3">
         <v>0</v>
       </c>
       <c r="Q244" s="5">
         <v>0</v>
       </c>
       <c r="R244">
-        <v>273</v>
+        <v>213</v>
       </c>
       <c r="S244">
         <v>0</v>
       </c>
       <c r="T244">
         <v>0</v>
       </c>
       <c r="U244">
         <v>0</v>
       </c>
       <c r="V244" s="3">
-        <v>273</v>
+        <v>213</v>
       </c>
     </row>
     <row r="245" spans="1:22">
       <c r="A245">
-        <v>45370</v>
+        <v>45336</v>
       </c>
       <c r="B245">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C245">
         <v>0</v>
       </c>
       <c r="D245">
         <v>0</v>
       </c>
       <c r="E245">
         <v>0</v>
       </c>
       <c r="F245" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G245">
         <v>0</v>
       </c>
       <c r="H245">
         <v>0</v>
       </c>
       <c r="I245" s="3">
         <v>0</v>
       </c>
       <c r="J245" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K245">
         <v>0</v>
       </c>
       <c r="L245">
         <v>0</v>
       </c>
       <c r="M245">
         <v>0</v>
       </c>
       <c r="N245">
         <v>0</v>
       </c>
       <c r="O245">
         <v>0</v>
       </c>
       <c r="P245" s="3">
         <v>0</v>
       </c>
       <c r="Q245" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R245">
-        <v>0</v>
+        <v>273</v>
       </c>
       <c r="S245">
         <v>0</v>
       </c>
       <c r="T245">
         <v>0</v>
       </c>
       <c r="U245">
         <v>0</v>
       </c>
       <c r="V245" s="3">
-        <v>0</v>
+        <v>273</v>
       </c>
     </row>
     <row r="246" spans="1:22">
       <c r="A246">
-        <v>45380</v>
+        <v>45370</v>
       </c>
       <c r="B246">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C246">
         <v>0</v>
       </c>
       <c r="D246">
         <v>0</v>
       </c>
       <c r="E246">
         <v>0</v>
       </c>
       <c r="F246" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G246">
         <v>0</v>
       </c>
       <c r="H246">
         <v>0</v>
       </c>
       <c r="I246" s="3">
         <v>0</v>
       </c>
       <c r="J246" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K246">
         <v>0</v>
       </c>
       <c r="L246">
         <v>0</v>
       </c>
       <c r="M246">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="N246">
         <v>0</v>
       </c>
       <c r="O246">
         <v>0</v>
       </c>
       <c r="P246" s="3">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="Q246" s="5">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="R246">
         <v>0</v>
       </c>
       <c r="S246">
         <v>0</v>
       </c>
       <c r="T246">
         <v>0</v>
       </c>
       <c r="U246">
         <v>0</v>
       </c>
       <c r="V246" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:22">
       <c r="A247">
-        <v>45390</v>
+        <v>45380</v>
       </c>
       <c r="B247">
         <v>0</v>
       </c>
       <c r="C247">
         <v>0</v>
       </c>
       <c r="D247">
         <v>0</v>
       </c>
       <c r="E247">
         <v>0</v>
       </c>
       <c r="F247" s="3">
         <v>0</v>
       </c>
       <c r="G247">
         <v>0</v>
       </c>
       <c r="H247">
         <v>0</v>
       </c>
       <c r="I247" s="3">
         <v>0</v>
       </c>
       <c r="J247" s="5">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0</v>
       </c>
       <c r="L247">
         <v>0</v>
       </c>
       <c r="M247">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="N247">
         <v>0</v>
       </c>
       <c r="O247">
         <v>0</v>
       </c>
       <c r="P247" s="3">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="Q247" s="5">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="R247">
         <v>0</v>
       </c>
       <c r="S247">
         <v>0</v>
       </c>
       <c r="T247">
         <v>0</v>
       </c>
       <c r="U247">
         <v>0</v>
       </c>
       <c r="V247" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:22">
       <c r="A248">
-        <v>45400</v>
+        <v>45390</v>
       </c>
       <c r="B248">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C248">
         <v>0</v>
       </c>
       <c r="D248">
         <v>0</v>
       </c>
       <c r="E248">
         <v>0</v>
       </c>
       <c r="F248" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G248">
         <v>0</v>
       </c>
       <c r="H248">
         <v>0</v>
       </c>
       <c r="I248" s="3">
         <v>0</v>
       </c>
       <c r="J248" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K248">
-        <v>203</v>
+        <v>0</v>
       </c>
       <c r="L248">
         <v>0</v>
       </c>
       <c r="M248">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="N248">
         <v>0</v>
       </c>
       <c r="O248">
         <v>0</v>
       </c>
       <c r="P248" s="3">
-        <v>203</v>
+        <v>18</v>
       </c>
       <c r="Q248" s="5">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="R248">
         <v>0</v>
       </c>
       <c r="S248">
         <v>0</v>
       </c>
       <c r="T248">
         <v>0</v>
       </c>
       <c r="U248">
         <v>0</v>
       </c>
       <c r="V248" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:22">
       <c r="A249">
-        <v>45450</v>
+        <v>45400</v>
       </c>
       <c r="B249">
         <v>1</v>
       </c>
       <c r="C249">
         <v>0</v>
       </c>
       <c r="D249">
         <v>0</v>
       </c>
       <c r="E249">
         <v>0</v>
       </c>
       <c r="F249" s="3">
         <v>1</v>
       </c>
       <c r="G249">
         <v>0</v>
       </c>
       <c r="H249">
         <v>0</v>
       </c>
       <c r="I249" s="3">
         <v>0</v>
       </c>
       <c r="J249" s="5">
         <v>1</v>
       </c>
       <c r="K249">
-        <v>0</v>
+        <v>203</v>
       </c>
       <c r="L249">
         <v>0</v>
       </c>
       <c r="M249">
         <v>0</v>
       </c>
       <c r="N249">
         <v>0</v>
       </c>
       <c r="O249">
         <v>0</v>
       </c>
       <c r="P249" s="3">
-        <v>0</v>
+        <v>203</v>
       </c>
       <c r="Q249" s="5">
-        <v>1</v>
+        <v>204</v>
       </c>
       <c r="R249">
         <v>0</v>
       </c>
       <c r="S249">
         <v>0</v>
       </c>
       <c r="T249">
         <v>0</v>
       </c>
       <c r="U249">
         <v>0</v>
       </c>
       <c r="V249" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:22">
       <c r="A250">
-        <v>45600</v>
+        <v>45450</v>
       </c>
       <c r="B250">
         <v>1</v>
       </c>
       <c r="C250">
         <v>0</v>
       </c>
       <c r="D250">
         <v>0</v>
       </c>
       <c r="E250">
         <v>0</v>
       </c>
       <c r="F250" s="3">
         <v>1</v>
       </c>
       <c r="G250">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="H250">
-        <v>186</v>
+        <v>0</v>
       </c>
       <c r="I250" s="3">
-        <v>222</v>
+        <v>0</v>
       </c>
       <c r="J250" s="5">
-        <v>223</v>
+        <v>1</v>
       </c>
       <c r="K250">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L250">
         <v>0</v>
       </c>
       <c r="M250">
         <v>0</v>
       </c>
       <c r="N250">
         <v>0</v>
       </c>
       <c r="O250">
         <v>0</v>
       </c>
       <c r="P250" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Q250" s="5">
-        <v>227</v>
+        <v>1</v>
       </c>
       <c r="R250">
         <v>0</v>
       </c>
       <c r="S250">
         <v>0</v>
       </c>
       <c r="T250">
         <v>0</v>
       </c>
       <c r="U250">
         <v>0</v>
       </c>
       <c r="V250" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:22">
       <c r="A251">
-        <v>45620</v>
+        <v>45600</v>
       </c>
       <c r="B251">
         <v>1</v>
       </c>
       <c r="C251">
         <v>0</v>
       </c>
       <c r="D251">
         <v>0</v>
       </c>
       <c r="E251">
         <v>0</v>
       </c>
       <c r="F251" s="3">
         <v>1</v>
       </c>
       <c r="G251">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="H251">
-        <v>0</v>
+        <v>186</v>
       </c>
       <c r="I251" s="3">
-        <v>0</v>
+        <v>222</v>
       </c>
       <c r="J251" s="5">
-        <v>1</v>
+        <v>223</v>
       </c>
       <c r="K251">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L251">
         <v>0</v>
       </c>
       <c r="M251">
         <v>0</v>
       </c>
       <c r="N251">
         <v>0</v>
       </c>
       <c r="O251">
         <v>0</v>
       </c>
       <c r="P251" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Q251" s="5">
-        <v>1</v>
+        <v>227</v>
       </c>
       <c r="R251">
         <v>0</v>
       </c>
       <c r="S251">
         <v>0</v>
       </c>
       <c r="T251">
         <v>0</v>
       </c>
       <c r="U251">
         <v>0</v>
       </c>
       <c r="V251" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:22">
       <c r="A252">
-        <v>45630</v>
+        <v>45620</v>
       </c>
       <c r="B252">
         <v>1</v>
       </c>
       <c r="C252">
         <v>0</v>
       </c>
       <c r="D252">
         <v>0</v>
       </c>
       <c r="E252">
         <v>0</v>
       </c>
       <c r="F252" s="3">
         <v>1</v>
       </c>
       <c r="G252">
         <v>0</v>
       </c>
       <c r="H252">
         <v>0</v>
       </c>
       <c r="I252" s="3">
         <v>0</v>
       </c>
@@ -17574,51 +17574,51 @@
       </c>
       <c r="P252" s="3">
         <v>0</v>
       </c>
       <c r="Q252" s="5">
         <v>1</v>
       </c>
       <c r="R252">
         <v>0</v>
       </c>
       <c r="S252">
         <v>0</v>
       </c>
       <c r="T252">
         <v>0</v>
       </c>
       <c r="U252">
         <v>0</v>
       </c>
       <c r="V252" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:22">
       <c r="A253">
-        <v>45640</v>
+        <v>45630</v>
       </c>
       <c r="B253">
         <v>1</v>
       </c>
       <c r="C253">
         <v>0</v>
       </c>
       <c r="D253">
         <v>0</v>
       </c>
       <c r="E253">
         <v>0</v>
       </c>
       <c r="F253" s="3">
         <v>1</v>
       </c>
       <c r="G253">
         <v>0</v>
       </c>
       <c r="H253">
         <v>0</v>
       </c>
       <c r="I253" s="3">
         <v>0</v>
       </c>
@@ -17642,57 +17642,57 @@
       </c>
       <c r="P253" s="3">
         <v>0</v>
       </c>
       <c r="Q253" s="5">
         <v>1</v>
       </c>
       <c r="R253">
         <v>0</v>
       </c>
       <c r="S253">
         <v>0</v>
       </c>
       <c r="T253">
         <v>0</v>
       </c>
       <c r="U253">
         <v>0</v>
       </c>
       <c r="V253" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:22">
       <c r="A254">
-        <v>45680</v>
+        <v>45640</v>
       </c>
       <c r="B254">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C254">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D254">
         <v>0</v>
       </c>
       <c r="E254">
         <v>0</v>
       </c>
       <c r="F254" s="3">
         <v>1</v>
       </c>
       <c r="G254">
         <v>0</v>
       </c>
       <c r="H254">
         <v>0</v>
       </c>
       <c r="I254" s="3">
         <v>0</v>
       </c>
       <c r="J254" s="5">
         <v>1</v>
       </c>
       <c r="K254">
         <v>0</v>
       </c>
@@ -17702,394 +17702,462 @@
       <c r="M254">
         <v>0</v>
       </c>
       <c r="N254">
         <v>0</v>
       </c>
       <c r="O254">
         <v>0</v>
       </c>
       <c r="P254" s="3">
         <v>0</v>
       </c>
       <c r="Q254" s="5">
         <v>1</v>
       </c>
       <c r="R254">
         <v>0</v>
       </c>
       <c r="S254">
         <v>0</v>
       </c>
       <c r="T254">
         <v>0</v>
       </c>
       <c r="U254">
-        <v>168</v>
+        <v>0</v>
       </c>
       <c r="V254" s="3">
-        <v>168</v>
+        <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:22">
       <c r="A255">
-        <v>45700</v>
+        <v>45680</v>
       </c>
       <c r="B255">
         <v>0</v>
       </c>
       <c r="C255">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D255">
         <v>0</v>
       </c>
       <c r="E255">
         <v>0</v>
       </c>
       <c r="F255" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G255">
         <v>0</v>
       </c>
       <c r="H255">
         <v>0</v>
       </c>
       <c r="I255" s="3">
         <v>0</v>
       </c>
       <c r="J255" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K255">
         <v>0</v>
       </c>
       <c r="L255">
         <v>0</v>
       </c>
       <c r="M255">
         <v>0</v>
       </c>
       <c r="N255">
         <v>0</v>
       </c>
       <c r="O255">
         <v>0</v>
       </c>
       <c r="P255" s="3">
         <v>0</v>
       </c>
       <c r="Q255" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R255">
         <v>0</v>
       </c>
       <c r="S255">
         <v>0</v>
       </c>
       <c r="T255">
         <v>0</v>
       </c>
       <c r="U255">
-        <v>0</v>
+        <v>168</v>
       </c>
       <c r="V255" s="3">
-        <v>0</v>
+        <v>168</v>
       </c>
     </row>
     <row r="256" spans="1:22">
       <c r="A256">
-        <v>45770</v>
+        <v>45700</v>
       </c>
       <c r="B256">
         <v>0</v>
       </c>
       <c r="C256">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D256">
         <v>0</v>
       </c>
       <c r="E256">
         <v>0</v>
       </c>
       <c r="F256" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G256">
         <v>0</v>
       </c>
       <c r="H256">
         <v>0</v>
       </c>
       <c r="I256" s="3">
         <v>0</v>
       </c>
       <c r="J256" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K256">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="L256">
         <v>0</v>
       </c>
       <c r="M256">
         <v>0</v>
       </c>
       <c r="N256">
         <v>0</v>
       </c>
       <c r="O256">
         <v>0</v>
       </c>
       <c r="P256" s="3">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="Q256" s="5">
-        <v>48</v>
+        <v>2</v>
       </c>
       <c r="R256">
         <v>0</v>
       </c>
       <c r="S256">
         <v>0</v>
       </c>
       <c r="T256">
         <v>0</v>
       </c>
       <c r="U256">
         <v>0</v>
       </c>
       <c r="V256" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:22">
       <c r="A257">
-        <v>45800</v>
+        <v>45770</v>
       </c>
       <c r="B257">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C257">
         <v>0</v>
       </c>
       <c r="D257">
         <v>0</v>
       </c>
       <c r="E257">
         <v>0</v>
       </c>
       <c r="F257" s="3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G257">
         <v>0</v>
       </c>
       <c r="H257">
         <v>0</v>
       </c>
       <c r="I257" s="3">
         <v>0</v>
       </c>
       <c r="J257" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K257">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="L257">
         <v>0</v>
       </c>
       <c r="M257">
         <v>0</v>
       </c>
       <c r="N257">
         <v>0</v>
       </c>
       <c r="O257">
         <v>0</v>
       </c>
       <c r="P257" s="3">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="Q257" s="5">
-        <v>4</v>
+        <v>48</v>
       </c>
       <c r="R257">
         <v>0</v>
       </c>
       <c r="S257">
         <v>0</v>
       </c>
       <c r="T257">
         <v>0</v>
       </c>
       <c r="U257">
         <v>0</v>
       </c>
       <c r="V257" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:22">
       <c r="A258">
+        <v>45800</v>
+      </c>
+      <c r="B258">
+        <v>3</v>
+      </c>
+      <c r="C258">
+        <v>0</v>
+      </c>
+      <c r="D258">
+        <v>0</v>
+      </c>
+      <c r="E258">
+        <v>0</v>
+      </c>
+      <c r="F258" s="3">
+        <v>3</v>
+      </c>
+      <c r="G258">
+        <v>0</v>
+      </c>
+      <c r="H258">
+        <v>0</v>
+      </c>
+      <c r="I258" s="3">
+        <v>0</v>
+      </c>
+      <c r="J258" s="5">
+        <v>3</v>
+      </c>
+      <c r="K258">
+        <v>0</v>
+      </c>
+      <c r="L258">
+        <v>0</v>
+      </c>
+      <c r="M258">
+        <v>0</v>
+      </c>
+      <c r="N258">
+        <v>0</v>
+      </c>
+      <c r="O258">
+        <v>0</v>
+      </c>
+      <c r="P258" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q258" s="5">
+        <v>3</v>
+      </c>
+      <c r="R258">
+        <v>0</v>
+      </c>
+      <c r="S258">
+        <v>0</v>
+      </c>
+      <c r="T258">
+        <v>0</v>
+      </c>
+      <c r="U258">
+        <v>0</v>
+      </c>
+      <c r="V258" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:22">
+      <c r="A259">
         <v>45920</v>
       </c>
-      <c r="B258">
-[...53 lines deleted...]
-      <c r="T258">
+      <c r="B259">
+        <v>0</v>
+      </c>
+      <c r="C259">
+        <v>0</v>
+      </c>
+      <c r="D259">
+        <v>0</v>
+      </c>
+      <c r="E259">
+        <v>0</v>
+      </c>
+      <c r="F259" s="3">
+        <v>0</v>
+      </c>
+      <c r="G259">
+        <v>0</v>
+      </c>
+      <c r="H259">
+        <v>0</v>
+      </c>
+      <c r="I259" s="3">
+        <v>0</v>
+      </c>
+      <c r="J259" s="5">
+        <v>0</v>
+      </c>
+      <c r="K259">
+        <v>0</v>
+      </c>
+      <c r="L259">
+        <v>0</v>
+      </c>
+      <c r="M259">
+        <v>0</v>
+      </c>
+      <c r="N259">
+        <v>0</v>
+      </c>
+      <c r="O259">
+        <v>0</v>
+      </c>
+      <c r="P259" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q259" s="5">
+        <v>0</v>
+      </c>
+      <c r="R259">
+        <v>0</v>
+      </c>
+      <c r="S259">
+        <v>0</v>
+      </c>
+      <c r="T259">
         <v>14000</v>
       </c>
-      <c r="U258">
-[...2 lines deleted...]
-      <c r="V258" s="3">
+      <c r="U259">
+        <v>0</v>
+      </c>
+      <c r="V259" s="3">
         <v>14000</v>
       </c>
     </row>
-    <row r="259" spans="1:22">
-      <c r="A259" t="s">
+    <row r="260" spans="1:22">
+      <c r="A260" t="s">
         <v>13</v>
       </c>
-      <c r="B259">
-[...2 lines deleted...]
-      <c r="C259">
+      <c r="B260">
+        <v>64</v>
+      </c>
+      <c r="C260">
         <v>16</v>
       </c>
-      <c r="D259">
+      <c r="D260">
         <v>6</v>
       </c>
-      <c r="E259">
+      <c r="E260">
         <v>1</v>
       </c>
-      <c r="F259" s="3">
-[...2 lines deleted...]
-      <c r="G259">
+      <c r="F260" s="3">
+        <v>87</v>
+      </c>
+      <c r="G260">
         <v>61</v>
       </c>
-      <c r="H259">
+      <c r="H260">
         <v>186</v>
       </c>
-      <c r="I259" s="3">
+      <c r="I260" s="3">
         <v>247</v>
       </c>
-      <c r="J259" s="5">
-[...5 lines deleted...]
-      <c r="L259">
+      <c r="J260" s="5">
+        <v>334</v>
+      </c>
+      <c r="K260">
+        <v>6279</v>
+      </c>
+      <c r="L260">
         <v>1968</v>
       </c>
-      <c r="M259">
+      <c r="M260">
         <v>1824</v>
       </c>
-      <c r="N259">
+      <c r="N260">
         <v>2071</v>
       </c>
-      <c r="O259">
+      <c r="O260">
         <v>95</v>
       </c>
-      <c r="P259" s="3">
-[...5 lines deleted...]
-      <c r="R259">
+      <c r="P260" s="3">
+        <v>12237</v>
+      </c>
+      <c r="Q260" s="5">
+        <v>12571</v>
+      </c>
+      <c r="R260">
         <v>83112</v>
       </c>
-      <c r="S259">
-[...2 lines deleted...]
-      <c r="T259">
+      <c r="S260">
+        <v>37595</v>
+      </c>
+      <c r="T260">
         <v>58801</v>
       </c>
-      <c r="U259">
+      <c r="U260">
         <v>44530</v>
       </c>
-      <c r="V259" s="3">
-        <v>223538</v>
+      <c r="V260" s="3">
+        <v>224038</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>