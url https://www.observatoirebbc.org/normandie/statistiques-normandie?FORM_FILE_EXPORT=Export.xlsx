--- v3 (2026-02-28)
+++ v4 (2026-06-03)
@@ -661,63 +661,63 @@
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3" s="3">
         <v>62</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3" s="3">
         <v>2</v>
       </c>
       <c r="P3" s="5">
         <v>64</v>
       </c>
       <c r="Q3">
-        <v>707</v>
+        <v>743</v>
       </c>
       <c r="R3">
         <v>128</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3" s="3">
-        <v>835</v>
+        <v>871</v>
       </c>
       <c r="U3" s="5">
-        <v>899</v>
+        <v>935</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4">
         <v>14110</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
@@ -13280,72 +13280,72 @@
       <c r="F167">
         <v>1</v>
       </c>
       <c r="G167">
         <v>17</v>
       </c>
       <c r="H167">
         <v>14</v>
       </c>
       <c r="I167">
         <v>4</v>
       </c>
       <c r="J167">
         <v>2</v>
       </c>
       <c r="K167">
         <v>5</v>
       </c>
       <c r="L167" s="3">
         <v>47</v>
       </c>
       <c r="M167">
         <v>25</v>
       </c>
       <c r="N167">
-        <v>190</v>
+        <v>96</v>
       </c>
       <c r="O167" s="3">
-        <v>215</v>
+        <v>121</v>
       </c>
       <c r="P167" s="5">
-        <v>262</v>
+        <v>168</v>
       </c>
       <c r="Q167">
         <v>160</v>
       </c>
       <c r="R167">
         <v>214</v>
       </c>
       <c r="S167">
         <v>64</v>
       </c>
       <c r="T167" s="3">
         <v>438</v>
       </c>
       <c r="U167" s="5">
-        <v>700</v>
+        <v>606</v>
       </c>
       <c r="V167">
         <v>577</v>
       </c>
       <c r="W167">
         <v>606</v>
       </c>
       <c r="X167">
         <v>0</v>
       </c>
       <c r="Y167" s="3">
         <v>1183</v>
       </c>
     </row>
     <row r="168" spans="1:25">
       <c r="A168">
         <v>50110</v>
       </c>
       <c r="B168">
         <v>0</v>
       </c>
       <c r="C168">
         <v>0</v>
       </c>
       <c r="D168">
@@ -13434,72 +13434,72 @@
       <c r="F169">
         <v>2</v>
       </c>
       <c r="G169">
         <v>17</v>
       </c>
       <c r="H169">
         <v>23</v>
       </c>
       <c r="I169">
         <v>4</v>
       </c>
       <c r="J169">
         <v>3</v>
       </c>
       <c r="K169">
         <v>7</v>
       </c>
       <c r="L169" s="3">
         <v>60</v>
       </c>
       <c r="M169">
         <v>0</v>
       </c>
       <c r="N169">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="O169" s="3">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="P169" s="5">
-        <v>161</v>
+        <v>111</v>
       </c>
       <c r="Q169">
         <v>70</v>
       </c>
       <c r="R169">
         <v>0</v>
       </c>
       <c r="S169">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>70</v>
       </c>
       <c r="U169" s="5">
-        <v>231</v>
+        <v>181</v>
       </c>
       <c r="V169">
         <v>0</v>
       </c>
       <c r="W169">
         <v>0</v>
       </c>
       <c r="X169">
         <v>0</v>
       </c>
       <c r="Y169" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:25">
       <c r="A170">
         <v>50130</v>
       </c>
       <c r="B170">
         <v>0</v>
       </c>
       <c r="C170">
         <v>0</v>
       </c>
       <c r="D170">
@@ -14014,108 +14014,108 @@
       </c>
       <c r="T176" s="3">
         <v>0</v>
       </c>
       <c r="U176" s="5">
         <v>110</v>
       </c>
       <c r="V176">
         <v>0</v>
       </c>
       <c r="W176">
         <v>0</v>
       </c>
       <c r="X176">
         <v>0</v>
       </c>
       <c r="Y176" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:25">
       <c r="A177">
         <v>50200</v>
       </c>
       <c r="B177">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C177">
         <v>2</v>
       </c>
       <c r="D177">
         <v>1</v>
       </c>
       <c r="E177">
         <v>8</v>
       </c>
       <c r="F177">
         <v>2</v>
       </c>
       <c r="G177">
         <v>30</v>
       </c>
       <c r="H177">
         <v>38</v>
       </c>
       <c r="I177">
         <v>6</v>
       </c>
       <c r="J177">
         <v>4</v>
       </c>
       <c r="K177">
         <v>10</v>
       </c>
       <c r="L177" s="3">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M177">
         <v>0</v>
       </c>
       <c r="N177">
         <v>2</v>
       </c>
       <c r="O177" s="3">
         <v>2</v>
       </c>
       <c r="P177" s="5">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Q177">
         <v>449</v>
       </c>
       <c r="R177">
         <v>255</v>
       </c>
       <c r="S177">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>704</v>
       </c>
       <c r="U177" s="5">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="V177">
         <v>490</v>
       </c>
       <c r="W177">
         <v>1900</v>
       </c>
       <c r="X177">
         <v>0</v>
       </c>
       <c r="Y177" s="3">
         <v>2390</v>
       </c>
     </row>
     <row r="178" spans="1:25">
       <c r="A178">
         <v>50210</v>
       </c>
       <c r="B178">
         <v>0</v>
       </c>
       <c r="C178">
         <v>0</v>
       </c>
       <c r="D178">
@@ -14435,72 +14435,72 @@
       <c r="F182">
         <v>2</v>
       </c>
       <c r="G182">
         <v>14</v>
       </c>
       <c r="H182">
         <v>15</v>
       </c>
       <c r="I182">
         <v>2</v>
       </c>
       <c r="J182">
         <v>2</v>
       </c>
       <c r="K182">
         <v>5</v>
       </c>
       <c r="L182" s="3">
         <v>44</v>
       </c>
       <c r="M182">
         <v>0</v>
       </c>
       <c r="N182">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="O182" s="3">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="P182" s="5">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="Q182">
         <v>0</v>
       </c>
       <c r="R182">
         <v>0</v>
       </c>
       <c r="S182">
         <v>0</v>
       </c>
       <c r="T182" s="3">
         <v>0</v>
       </c>
       <c r="U182" s="5">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="V182">
         <v>0</v>
       </c>
       <c r="W182">
         <v>0</v>
       </c>
       <c r="X182">
         <v>0</v>
       </c>
       <c r="Y182" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:25">
       <c r="A183">
         <v>50260</v>
       </c>
       <c r="B183">
         <v>0</v>
       </c>
       <c r="C183">
         <v>0</v>
       </c>
       <c r="D183">
@@ -14512,72 +14512,72 @@
       <c r="F183">
         <v>0</v>
       </c>
       <c r="G183">
         <v>10</v>
       </c>
       <c r="H183">
         <v>17</v>
       </c>
       <c r="I183">
         <v>2</v>
       </c>
       <c r="J183">
         <v>1</v>
       </c>
       <c r="K183">
         <v>2</v>
       </c>
       <c r="L183" s="3">
         <v>35</v>
       </c>
       <c r="M183">
         <v>0</v>
       </c>
       <c r="N183">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="O183" s="3">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="P183" s="5">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="Q183">
         <v>0</v>
       </c>
       <c r="R183">
         <v>0</v>
       </c>
       <c r="S183">
         <v>0</v>
       </c>
       <c r="T183" s="3">
         <v>0</v>
       </c>
       <c r="U183" s="5">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="V183">
         <v>0</v>
       </c>
       <c r="W183">
         <v>0</v>
       </c>
       <c r="X183">
         <v>0</v>
       </c>
       <c r="Y183" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:25">
       <c r="A184">
         <v>50270</v>
       </c>
       <c r="B184">
         <v>0</v>
       </c>
       <c r="C184">
         <v>0</v>
       </c>
       <c r="D184">
@@ -15744,72 +15744,72 @@
       <c r="F199">
         <v>0</v>
       </c>
       <c r="G199">
         <v>7</v>
       </c>
       <c r="H199">
         <v>6</v>
       </c>
       <c r="I199">
         <v>0</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
       <c r="K199">
         <v>3</v>
       </c>
       <c r="L199" s="3">
         <v>18</v>
       </c>
       <c r="M199">
         <v>0</v>
       </c>
       <c r="N199">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="O199" s="3">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="P199" s="5">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="Q199">
         <v>0</v>
       </c>
       <c r="R199">
         <v>0</v>
       </c>
       <c r="S199">
         <v>0</v>
       </c>
       <c r="T199" s="3">
         <v>0</v>
       </c>
       <c r="U199" s="5">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="V199">
         <v>0</v>
       </c>
       <c r="W199">
         <v>0</v>
       </c>
       <c r="X199">
         <v>0</v>
       </c>
       <c r="Y199" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:25">
       <c r="A200">
         <v>50440</v>
       </c>
       <c r="B200">
         <v>0</v>
       </c>
       <c r="C200">
         <v>1</v>
       </c>
       <c r="D200">
@@ -16632,108 +16632,108 @@
       </c>
       <c r="T210" s="3">
         <v>0</v>
       </c>
       <c r="U210" s="5">
         <v>43</v>
       </c>
       <c r="V210">
         <v>0</v>
       </c>
       <c r="W210">
         <v>0</v>
       </c>
       <c r="X210">
         <v>0</v>
       </c>
       <c r="Y210" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:25">
       <c r="A211">
         <v>50540</v>
       </c>
       <c r="B211">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C211">
         <v>0</v>
       </c>
       <c r="D211">
         <v>0</v>
       </c>
       <c r="E211">
         <v>3</v>
       </c>
       <c r="F211">
         <v>0</v>
       </c>
       <c r="G211">
         <v>17</v>
       </c>
       <c r="H211">
         <v>8</v>
       </c>
       <c r="I211">
         <v>1</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
       <c r="K211">
         <v>4</v>
       </c>
       <c r="L211" s="3">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M211">
         <v>0</v>
       </c>
       <c r="N211">
         <v>47</v>
       </c>
       <c r="O211" s="3">
         <v>47</v>
       </c>
       <c r="P211" s="5">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Q211">
         <v>0</v>
       </c>
       <c r="R211">
         <v>0</v>
       </c>
       <c r="S211">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>0</v>
       </c>
       <c r="U211" s="5">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="V211">
         <v>0</v>
       </c>
       <c r="W211">
         <v>0</v>
       </c>
       <c r="X211">
         <v>0</v>
       </c>
       <c r="Y211" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:25">
       <c r="A212">
         <v>50550</v>
       </c>
       <c r="B212">
         <v>0</v>
       </c>
       <c r="C212">
         <v>0</v>
       </c>
       <c r="D212">
@@ -19064,63 +19064,63 @@
       <c r="I242">
         <v>3</v>
       </c>
       <c r="J242">
         <v>3</v>
       </c>
       <c r="K242">
         <v>5</v>
       </c>
       <c r="L242" s="3">
         <v>146</v>
       </c>
       <c r="M242">
         <v>0</v>
       </c>
       <c r="N242">
         <v>39</v>
       </c>
       <c r="O242" s="3">
         <v>39</v>
       </c>
       <c r="P242" s="5">
         <v>185</v>
       </c>
       <c r="Q242">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="R242">
         <v>20</v>
       </c>
       <c r="S242">
         <v>22</v>
       </c>
       <c r="T242" s="3">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="U242" s="5">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="V242">
         <v>0</v>
       </c>
       <c r="W242">
         <v>0</v>
       </c>
       <c r="X242">
         <v>526</v>
       </c>
       <c r="Y242" s="3">
         <v>526</v>
       </c>
     </row>
     <row r="243" spans="1:25">
       <c r="A243">
         <v>61100</v>
       </c>
       <c r="B243">
         <v>0</v>
       </c>
       <c r="C243">
         <v>2</v>
       </c>
       <c r="D243">
@@ -23915,63 +23915,63 @@
       <c r="I305">
         <v>4</v>
       </c>
       <c r="J305">
         <v>0</v>
       </c>
       <c r="K305">
         <v>1</v>
       </c>
       <c r="L305" s="3">
         <v>37</v>
       </c>
       <c r="M305">
         <v>0</v>
       </c>
       <c r="N305">
         <v>0</v>
       </c>
       <c r="O305" s="3">
         <v>0</v>
       </c>
       <c r="P305" s="5">
         <v>37</v>
       </c>
       <c r="Q305">
-        <v>63</v>
+        <v>1106</v>
       </c>
       <c r="R305">
         <v>0</v>
       </c>
       <c r="S305">
         <v>0</v>
       </c>
       <c r="T305" s="3">
-        <v>63</v>
+        <v>1106</v>
       </c>
       <c r="U305" s="5">
-        <v>100</v>
+        <v>1143</v>
       </c>
       <c r="V305">
         <v>6022</v>
       </c>
       <c r="W305">
         <v>0</v>
       </c>
       <c r="X305">
         <v>0</v>
       </c>
       <c r="Y305" s="3">
         <v>6022</v>
       </c>
     </row>
     <row r="306" spans="1:25">
       <c r="A306">
         <v>76210</v>
       </c>
       <c r="B306">
         <v>0</v>
       </c>
       <c r="C306">
         <v>0</v>
       </c>
       <c r="D306">
@@ -25455,63 +25455,63 @@
       <c r="I325">
         <v>1</v>
       </c>
       <c r="J325">
         <v>0</v>
       </c>
       <c r="K325">
         <v>1</v>
       </c>
       <c r="L325" s="3">
         <v>46</v>
       </c>
       <c r="M325">
         <v>0</v>
       </c>
       <c r="N325">
         <v>0</v>
       </c>
       <c r="O325" s="3">
         <v>0</v>
       </c>
       <c r="P325" s="5">
         <v>46</v>
       </c>
       <c r="Q325">
-        <v>224</v>
+        <v>308</v>
       </c>
       <c r="R325">
         <v>0</v>
       </c>
       <c r="S325">
         <v>0</v>
       </c>
       <c r="T325" s="3">
-        <v>224</v>
+        <v>308</v>
       </c>
       <c r="U325" s="5">
-        <v>270</v>
+        <v>354</v>
       </c>
       <c r="V325">
         <v>0</v>
       </c>
       <c r="W325">
         <v>0</v>
       </c>
       <c r="X325">
         <v>0</v>
       </c>
       <c r="Y325" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:25">
       <c r="A326">
         <v>76410</v>
       </c>
       <c r="B326">
         <v>0</v>
       </c>
       <c r="C326">
         <v>1</v>
       </c>
       <c r="D326">
@@ -26302,63 +26302,63 @@
       <c r="I336">
         <v>2</v>
       </c>
       <c r="J336">
         <v>2</v>
       </c>
       <c r="K336">
         <v>1</v>
       </c>
       <c r="L336" s="3">
         <v>31</v>
       </c>
       <c r="M336">
         <v>0</v>
       </c>
       <c r="N336">
         <v>0</v>
       </c>
       <c r="O336" s="3">
         <v>0</v>
       </c>
       <c r="P336" s="5">
         <v>31</v>
       </c>
       <c r="Q336">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="R336">
         <v>0</v>
       </c>
       <c r="S336">
         <v>0</v>
       </c>
       <c r="T336" s="3">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="U336" s="5">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="V336">
         <v>0</v>
       </c>
       <c r="W336">
         <v>0</v>
       </c>
       <c r="X336">
         <v>0</v>
       </c>
       <c r="Y336" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:25">
       <c r="A337">
         <v>76500</v>
       </c>
       <c r="B337">
         <v>0</v>
       </c>
       <c r="C337">
         <v>0</v>
       </c>
       <c r="D337">
@@ -27303,63 +27303,63 @@
       <c r="I349">
         <v>1</v>
       </c>
       <c r="J349">
         <v>5</v>
       </c>
       <c r="K349">
         <v>1</v>
       </c>
       <c r="L349" s="3">
         <v>69</v>
       </c>
       <c r="M349">
         <v>0</v>
       </c>
       <c r="N349">
         <v>56</v>
       </c>
       <c r="O349" s="3">
         <v>56</v>
       </c>
       <c r="P349" s="5">
         <v>125</v>
       </c>
       <c r="Q349">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="R349">
         <v>293</v>
       </c>
       <c r="S349">
         <v>102</v>
       </c>
       <c r="T349" s="3">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="U349" s="5">
-        <v>1311</v>
+        <v>1310</v>
       </c>
       <c r="V349">
         <v>0</v>
       </c>
       <c r="W349">
         <v>0</v>
       </c>
       <c r="X349">
         <v>0</v>
       </c>
       <c r="Y349" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:25">
       <c r="A350">
         <v>76630</v>
       </c>
       <c r="B350">
         <v>0</v>
       </c>
       <c r="C350">
         <v>0</v>
       </c>
       <c r="D350">
@@ -29799,108 +29799,108 @@
       </c>
       <c r="T381" s="3">
         <v>0</v>
       </c>
       <c r="U381" s="5">
         <v>3</v>
       </c>
       <c r="V381">
         <v>0</v>
       </c>
       <c r="W381">
         <v>0</v>
       </c>
       <c r="X381">
         <v>0</v>
       </c>
       <c r="Y381" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:25">
       <c r="A382" t="s">
         <v>20</v>
       </c>
       <c r="B382">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C382">
         <v>119</v>
       </c>
       <c r="D382">
         <v>152</v>
       </c>
       <c r="E382">
         <v>1084</v>
       </c>
       <c r="F382">
         <v>284</v>
       </c>
       <c r="G382">
         <v>2729</v>
       </c>
       <c r="H382">
         <v>3905</v>
       </c>
       <c r="I382">
         <v>446</v>
       </c>
       <c r="J382">
         <v>234</v>
       </c>
       <c r="K382">
         <v>666</v>
       </c>
       <c r="L382" s="3">
-        <v>9627</v>
+        <v>9629</v>
       </c>
       <c r="M382">
         <v>767</v>
       </c>
       <c r="N382">
-        <v>2472</v>
+        <v>2348</v>
       </c>
       <c r="O382" s="3">
-        <v>3239</v>
+        <v>3115</v>
       </c>
       <c r="P382" s="5">
-        <v>12866</v>
+        <v>12744</v>
       </c>
       <c r="Q382">
-        <v>19609</v>
+        <v>20815</v>
       </c>
       <c r="R382">
         <v>6736</v>
       </c>
       <c r="S382">
         <v>3261</v>
       </c>
       <c r="T382" s="3">
-        <v>29606</v>
+        <v>30812</v>
       </c>
       <c r="U382" s="5">
-        <v>42472</v>
+        <v>43556</v>
       </c>
       <c r="V382">
         <v>83422</v>
       </c>
       <c r="W382">
         <v>22428</v>
       </c>
       <c r="X382">
         <v>4219</v>
       </c>
       <c r="Y382" s="3">
         <v>110069</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>