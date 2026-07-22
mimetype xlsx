--- v4 (2026-06-03)
+++ v5 (2026-07-22)
@@ -451,54 +451,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y382"/>
+  <dimension ref="A1:Y379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Y1" sqref="Y1:Y382"/>
+      <selection activeCell="Y1" sqref="Y1:Y379"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -507,54 +507,54 @@
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="P1" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>15</v>
       </c>
       <c r="U1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2">
@@ -584,54 +584,54 @@
       <c r="I2">
         <v>20</v>
       </c>
       <c r="J2">
         <v>11</v>
       </c>
       <c r="K2">
         <v>33</v>
       </c>
       <c r="L2" s="3">
         <v>223</v>
       </c>
       <c r="M2">
         <v>50</v>
       </c>
       <c r="N2">
         <v>0</v>
       </c>
       <c r="O2" s="3">
         <v>50</v>
       </c>
       <c r="P2" s="5">
         <v>273</v>
       </c>
       <c r="Q2">
+        <v>565</v>
+      </c>
+      <c r="R2">
         <v>1585</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
       <c r="S2">
         <v>454</v>
       </c>
       <c r="T2" s="3">
         <v>2604</v>
       </c>
       <c r="U2" s="5">
         <v>2877</v>
       </c>
       <c r="V2">
         <v>3231</v>
       </c>
       <c r="W2">
         <v>2618</v>
       </c>
       <c r="X2">
         <v>0</v>
       </c>
       <c r="Y2" s="3">
         <v>5849</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3">
@@ -661,54 +661,54 @@
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3" s="3">
         <v>62</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3" s="3">
         <v>2</v>
       </c>
       <c r="P3" s="5">
         <v>64</v>
       </c>
       <c r="Q3">
+        <v>128</v>
+      </c>
+      <c r="R3">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3" s="3">
         <v>871</v>
       </c>
       <c r="U3" s="5">
         <v>935</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4">
@@ -1200,54 +1200,54 @@
       <c r="I10">
         <v>2</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10">
         <v>2</v>
       </c>
       <c r="L10" s="3">
         <v>32</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
         <v>11</v>
       </c>
       <c r="O10" s="3">
         <v>11</v>
       </c>
       <c r="P10" s="5">
         <v>43</v>
       </c>
       <c r="Q10">
+        <v>40</v>
+      </c>
+      <c r="R10">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="S10">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>223</v>
       </c>
       <c r="U10" s="5">
         <v>266</v>
       </c>
       <c r="V10">
         <v>594</v>
       </c>
       <c r="W10">
         <v>0</v>
       </c>
       <c r="X10">
         <v>1648</v>
       </c>
       <c r="Y10" s="3">
         <v>2242</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11">
@@ -1354,54 +1354,54 @@
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
         <v>4</v>
       </c>
       <c r="L12" s="3">
         <v>56</v>
       </c>
       <c r="M12">
         <v>56</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12" s="3">
         <v>56</v>
       </c>
       <c r="P12" s="5">
         <v>112</v>
       </c>
       <c r="Q12">
+        <v>78</v>
+      </c>
+      <c r="R12">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="S12">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>234</v>
       </c>
       <c r="U12" s="5">
         <v>346</v>
       </c>
       <c r="V12">
         <v>0</v>
       </c>
       <c r="W12">
         <v>0</v>
       </c>
       <c r="X12">
         <v>0</v>
       </c>
       <c r="Y12" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13">
@@ -1585,54 +1585,54 @@
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15">
         <v>5</v>
       </c>
       <c r="L15" s="3">
         <v>35</v>
       </c>
       <c r="M15">
         <v>30</v>
       </c>
       <c r="N15">
         <v>4</v>
       </c>
       <c r="O15" s="3">
         <v>34</v>
       </c>
       <c r="P15" s="5">
         <v>69</v>
       </c>
       <c r="Q15">
+        <v>0</v>
+      </c>
+      <c r="R15">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S15">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>28</v>
       </c>
       <c r="U15" s="5">
         <v>97</v>
       </c>
       <c r="V15">
         <v>0</v>
       </c>
       <c r="W15">
         <v>0</v>
       </c>
       <c r="X15">
         <v>0</v>
       </c>
       <c r="Y15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16">
@@ -1662,54 +1662,54 @@
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16" s="3">
         <v>5</v>
       </c>
       <c r="M16">
         <v>0</v>
       </c>
       <c r="N16">
         <v>126</v>
       </c>
       <c r="O16" s="3">
         <v>126</v>
       </c>
       <c r="P16" s="5">
         <v>131</v>
       </c>
       <c r="Q16">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="R16">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="S16">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>45</v>
       </c>
       <c r="U16" s="5">
         <v>176</v>
       </c>
       <c r="V16">
         <v>0</v>
       </c>
       <c r="W16">
         <v>0</v>
       </c>
       <c r="X16">
         <v>0</v>
       </c>
       <c r="Y16" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17">
@@ -1893,54 +1893,54 @@
       <c r="I19">
         <v>5</v>
       </c>
       <c r="J19">
         <v>3</v>
       </c>
       <c r="K19">
         <v>4</v>
       </c>
       <c r="L19" s="3">
         <v>59</v>
       </c>
       <c r="M19">
         <v>52</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
       <c r="O19" s="3">
         <v>52</v>
       </c>
       <c r="P19" s="5">
         <v>111</v>
       </c>
       <c r="Q19">
+        <v>508</v>
+      </c>
+      <c r="R19">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="S19">
         <v>397</v>
       </c>
       <c r="T19" s="3">
         <v>1680</v>
       </c>
       <c r="U19" s="5">
         <v>1791</v>
       </c>
       <c r="V19">
         <v>0</v>
       </c>
       <c r="W19">
         <v>0</v>
       </c>
       <c r="X19">
         <v>0</v>
       </c>
       <c r="Y19" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
@@ -2432,54 +2432,54 @@
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
       <c r="L26" s="3">
         <v>9</v>
       </c>
       <c r="M26">
         <v>0</v>
       </c>
       <c r="N26">
         <v>25</v>
       </c>
       <c r="O26" s="3">
         <v>25</v>
       </c>
       <c r="P26" s="5">
         <v>34</v>
       </c>
       <c r="Q26">
+        <v>0</v>
+      </c>
+      <c r="R26">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S26">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>31</v>
       </c>
       <c r="U26" s="5">
         <v>65</v>
       </c>
       <c r="V26">
         <v>0</v>
       </c>
       <c r="W26">
         <v>0</v>
       </c>
       <c r="X26">
         <v>0</v>
       </c>
       <c r="Y26" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27">
@@ -2663,54 +2663,54 @@
       <c r="I29">
         <v>1</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29" s="3">
         <v>30</v>
       </c>
       <c r="M29">
         <v>0</v>
       </c>
       <c r="N29">
         <v>0</v>
       </c>
       <c r="O29" s="3">
         <v>0</v>
       </c>
       <c r="P29" s="5">
         <v>30</v>
       </c>
       <c r="Q29">
+        <v>0</v>
+      </c>
+      <c r="R29">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S29">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>47</v>
       </c>
       <c r="U29" s="5">
         <v>77</v>
       </c>
       <c r="V29">
         <v>0</v>
       </c>
       <c r="W29">
         <v>0</v>
       </c>
       <c r="X29">
         <v>0</v>
       </c>
       <c r="Y29" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30">
@@ -3048,54 +3048,54 @@
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34" s="3">
         <v>1</v>
       </c>
       <c r="M34">
         <v>0</v>
       </c>
       <c r="N34">
         <v>0</v>
       </c>
       <c r="O34" s="3">
         <v>0</v>
       </c>
       <c r="P34" s="5">
         <v>1</v>
       </c>
       <c r="Q34">
+        <v>89</v>
+      </c>
+      <c r="R34">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="S34">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>121</v>
       </c>
       <c r="U34" s="5">
         <v>122</v>
       </c>
       <c r="V34">
         <v>0</v>
       </c>
       <c r="W34">
         <v>0</v>
       </c>
       <c r="X34">
         <v>0</v>
       </c>
       <c r="Y34" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35">
@@ -3125,54 +3125,54 @@
       <c r="I35">
         <v>2</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35">
         <v>2</v>
       </c>
       <c r="L35" s="3">
         <v>22</v>
       </c>
       <c r="M35">
         <v>0</v>
       </c>
       <c r="N35">
         <v>20</v>
       </c>
       <c r="O35" s="3">
         <v>20</v>
       </c>
       <c r="P35" s="5">
         <v>42</v>
       </c>
       <c r="Q35">
+        <v>0</v>
+      </c>
+      <c r="R35">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S35">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>23</v>
       </c>
       <c r="U35" s="5">
         <v>65</v>
       </c>
       <c r="V35">
         <v>0</v>
       </c>
       <c r="W35">
         <v>0</v>
       </c>
       <c r="X35">
         <v>0</v>
       </c>
       <c r="Y35" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36">
@@ -3356,54 +3356,54 @@
       <c r="I38">
         <v>3</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
       <c r="K38">
         <v>9</v>
       </c>
       <c r="L38" s="3">
         <v>108</v>
       </c>
       <c r="M38">
         <v>66</v>
       </c>
       <c r="N38">
         <v>34</v>
       </c>
       <c r="O38" s="3">
         <v>100</v>
       </c>
       <c r="P38" s="5">
         <v>208</v>
       </c>
       <c r="Q38">
+        <v>63</v>
+      </c>
+      <c r="R38">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="S38">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>508</v>
       </c>
       <c r="U38" s="5">
         <v>716</v>
       </c>
       <c r="V38">
         <v>0</v>
       </c>
       <c r="W38">
         <v>0</v>
       </c>
       <c r="X38">
         <v>2045</v>
       </c>
       <c r="Y38" s="3">
         <v>2045</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39">
@@ -3895,54 +3895,54 @@
       <c r="I45">
         <v>2</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
         <v>2</v>
       </c>
       <c r="L45" s="3">
         <v>12</v>
       </c>
       <c r="M45">
         <v>0</v>
       </c>
       <c r="N45">
         <v>0</v>
       </c>
       <c r="O45" s="3">
         <v>0</v>
       </c>
       <c r="P45" s="5">
         <v>12</v>
       </c>
       <c r="Q45">
+        <v>0</v>
+      </c>
+      <c r="R45">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S45">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>32</v>
       </c>
       <c r="U45" s="5">
         <v>44</v>
       </c>
       <c r="V45">
         <v>0</v>
       </c>
       <c r="W45">
         <v>0</v>
       </c>
       <c r="X45">
         <v>0</v>
       </c>
       <c r="Y45" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46">
@@ -4126,54 +4126,54 @@
       <c r="I48">
         <v>3</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48">
         <v>2</v>
       </c>
       <c r="L48" s="3">
         <v>25</v>
       </c>
       <c r="M48">
         <v>0</v>
       </c>
       <c r="N48">
         <v>0</v>
       </c>
       <c r="O48" s="3">
         <v>0</v>
       </c>
       <c r="P48" s="5">
         <v>25</v>
       </c>
       <c r="Q48">
+        <v>0</v>
+      </c>
+      <c r="R48">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S48">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>14</v>
       </c>
       <c r="U48" s="5">
         <v>39</v>
       </c>
       <c r="V48">
         <v>0</v>
       </c>
       <c r="W48">
         <v>0</v>
       </c>
       <c r="X48">
         <v>0</v>
       </c>
       <c r="Y48" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49">
@@ -4203,54 +4203,54 @@
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49" s="3">
         <v>2</v>
       </c>
       <c r="M49">
         <v>0</v>
       </c>
       <c r="N49">
         <v>0</v>
       </c>
       <c r="O49" s="3">
         <v>0</v>
       </c>
       <c r="P49" s="5">
         <v>2</v>
       </c>
       <c r="Q49">
+        <v>0</v>
+      </c>
+      <c r="R49">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S49">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>4</v>
       </c>
       <c r="U49" s="5">
         <v>6</v>
       </c>
       <c r="V49">
         <v>0</v>
       </c>
       <c r="W49">
         <v>0</v>
       </c>
       <c r="X49">
         <v>0</v>
       </c>
       <c r="Y49" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50">
@@ -4511,54 +4511,54 @@
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
       <c r="K53">
         <v>3</v>
       </c>
       <c r="L53" s="3">
         <v>13</v>
       </c>
       <c r="M53">
         <v>86</v>
       </c>
       <c r="N53">
         <v>0</v>
       </c>
       <c r="O53" s="3">
         <v>86</v>
       </c>
       <c r="P53" s="5">
         <v>99</v>
       </c>
       <c r="Q53">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="R53">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="S53">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>28</v>
       </c>
       <c r="U53" s="5">
         <v>127</v>
       </c>
       <c r="V53">
         <v>0</v>
       </c>
       <c r="W53">
         <v>0</v>
       </c>
       <c r="X53">
         <v>0</v>
       </c>
       <c r="Y53" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54">
@@ -4742,54 +4742,54 @@
       <c r="I56">
         <v>1</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
       <c r="K56">
         <v>2</v>
       </c>
       <c r="L56" s="3">
         <v>27</v>
       </c>
       <c r="M56">
         <v>0</v>
       </c>
       <c r="N56">
         <v>0</v>
       </c>
       <c r="O56" s="3">
         <v>0</v>
       </c>
       <c r="P56" s="5">
         <v>27</v>
       </c>
       <c r="Q56">
+        <v>0</v>
+      </c>
+      <c r="R56">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S56">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>130</v>
       </c>
       <c r="U56" s="5">
         <v>157</v>
       </c>
       <c r="V56">
         <v>0</v>
       </c>
       <c r="W56">
         <v>0</v>
       </c>
       <c r="X56">
         <v>0</v>
       </c>
       <c r="Y56" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57">
@@ -5050,54 +5050,54 @@
       <c r="I60">
         <v>0</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60">
         <v>1</v>
       </c>
       <c r="L60" s="3">
         <v>2</v>
       </c>
       <c r="M60">
         <v>0</v>
       </c>
       <c r="N60">
         <v>0</v>
       </c>
       <c r="O60" s="3">
         <v>0</v>
       </c>
       <c r="P60" s="5">
         <v>2</v>
       </c>
       <c r="Q60">
+        <v>0</v>
+      </c>
+      <c r="R60">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S60">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>15</v>
       </c>
       <c r="U60" s="5">
         <v>17</v>
       </c>
       <c r="V60">
         <v>0</v>
       </c>
       <c r="W60">
         <v>0</v>
       </c>
       <c r="X60">
         <v>0</v>
       </c>
       <c r="Y60" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61">
@@ -5435,54 +5435,54 @@
       <c r="I65">
         <v>2</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65">
         <v>3</v>
       </c>
       <c r="L65" s="3">
         <v>65</v>
       </c>
       <c r="M65">
         <v>0</v>
       </c>
       <c r="N65">
         <v>0</v>
       </c>
       <c r="O65" s="3">
         <v>0</v>
       </c>
       <c r="P65" s="5">
         <v>65</v>
       </c>
       <c r="Q65">
+        <v>0</v>
+      </c>
+      <c r="R65">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S65">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>76</v>
       </c>
       <c r="U65" s="5">
         <v>141</v>
       </c>
       <c r="V65">
         <v>0</v>
       </c>
       <c r="W65">
         <v>0</v>
       </c>
       <c r="X65">
         <v>0</v>
       </c>
       <c r="Y65" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:25">
       <c r="A66">
@@ -5589,54 +5589,54 @@
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67">
         <v>2</v>
       </c>
       <c r="L67" s="3">
         <v>16</v>
       </c>
       <c r="M67">
         <v>0</v>
       </c>
       <c r="N67">
         <v>0</v>
       </c>
       <c r="O67" s="3">
         <v>0</v>
       </c>
       <c r="P67" s="5">
         <v>16</v>
       </c>
       <c r="Q67">
+        <v>0</v>
+      </c>
+      <c r="R67">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S67">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>45</v>
       </c>
       <c r="U67" s="5">
         <v>61</v>
       </c>
       <c r="V67">
         <v>0</v>
       </c>
       <c r="W67">
         <v>0</v>
       </c>
       <c r="X67">
         <v>0</v>
       </c>
       <c r="Y67" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:25">
       <c r="A68">
@@ -5974,54 +5974,54 @@
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72">
         <v>1</v>
       </c>
       <c r="L72" s="3">
         <v>8</v>
       </c>
       <c r="M72">
         <v>0</v>
       </c>
       <c r="N72">
         <v>0</v>
       </c>
       <c r="O72" s="3">
         <v>0</v>
       </c>
       <c r="P72" s="5">
         <v>8</v>
       </c>
       <c r="Q72">
+        <v>0</v>
+      </c>
+      <c r="R72">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S72">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>13</v>
       </c>
       <c r="U72" s="5">
         <v>21</v>
       </c>
       <c r="V72">
         <v>0</v>
       </c>
       <c r="W72">
         <v>0</v>
       </c>
       <c r="X72">
         <v>0</v>
       </c>
       <c r="Y72" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:25">
       <c r="A73">
@@ -6051,54 +6051,54 @@
       <c r="I73">
         <v>7</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73">
         <v>3</v>
       </c>
       <c r="L73" s="3">
         <v>44</v>
       </c>
       <c r="M73">
         <v>0</v>
       </c>
       <c r="N73">
         <v>0</v>
       </c>
       <c r="O73" s="3">
         <v>0</v>
       </c>
       <c r="P73" s="5">
         <v>44</v>
       </c>
       <c r="Q73">
+        <v>0</v>
+      </c>
+      <c r="R73">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S73">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>6</v>
       </c>
       <c r="U73" s="5">
         <v>50</v>
       </c>
       <c r="V73">
         <v>0</v>
       </c>
       <c r="W73">
         <v>0</v>
       </c>
       <c r="X73">
         <v>0</v>
       </c>
       <c r="Y73" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:25">
       <c r="A74">
@@ -7360,63 +7360,63 @@
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
       <c r="K90">
         <v>3</v>
       </c>
       <c r="L90" s="3">
         <v>63</v>
       </c>
       <c r="M90">
         <v>0</v>
       </c>
       <c r="N90">
         <v>14</v>
       </c>
       <c r="O90" s="3">
         <v>14</v>
       </c>
       <c r="P90" s="5">
         <v>77</v>
       </c>
       <c r="Q90">
-        <v>1370</v>
+        <v>162</v>
       </c>
       <c r="R90">
-        <v>162</v>
+        <v>1412</v>
       </c>
       <c r="S90">
         <v>0</v>
       </c>
       <c r="T90" s="3">
-        <v>1532</v>
+        <v>1574</v>
       </c>
       <c r="U90" s="5">
-        <v>1609</v>
+        <v>1651</v>
       </c>
       <c r="V90">
         <v>9831</v>
       </c>
       <c r="W90">
         <v>0</v>
       </c>
       <c r="X90">
         <v>0</v>
       </c>
       <c r="Y90" s="3">
         <v>9831</v>
       </c>
     </row>
     <row r="91" spans="1:25">
       <c r="A91">
         <v>27100</v>
       </c>
       <c r="B91">
         <v>0</v>
       </c>
       <c r="C91">
         <v>3</v>
       </c>
       <c r="D91">
@@ -7437,54 +7437,54 @@
       <c r="I91">
         <v>7</v>
       </c>
       <c r="J91">
         <v>13</v>
       </c>
       <c r="K91">
         <v>10</v>
       </c>
       <c r="L91" s="3">
         <v>70</v>
       </c>
       <c r="M91">
         <v>0</v>
       </c>
       <c r="N91">
         <v>83</v>
       </c>
       <c r="O91" s="3">
         <v>83</v>
       </c>
       <c r="P91" s="5">
         <v>153</v>
       </c>
       <c r="Q91">
+        <v>0</v>
+      </c>
+      <c r="R91">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S91">
         <v>26</v>
       </c>
       <c r="T91" s="3">
         <v>166</v>
       </c>
       <c r="U91" s="5">
         <v>319</v>
       </c>
       <c r="V91">
         <v>0</v>
       </c>
       <c r="W91">
         <v>0</v>
       </c>
       <c r="X91">
         <v>0</v>
       </c>
       <c r="Y91" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:25">
       <c r="A92">
@@ -8121,72 +8121,72 @@
       <c r="F100">
         <v>1</v>
       </c>
       <c r="G100">
         <v>6</v>
       </c>
       <c r="H100">
         <v>14</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100" s="3">
         <v>27</v>
       </c>
       <c r="M100">
         <v>0</v>
       </c>
       <c r="N100">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="O100" s="3">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="P100" s="5">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="Q100">
         <v>0</v>
       </c>
       <c r="R100">
         <v>0</v>
       </c>
       <c r="S100">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>0</v>
       </c>
       <c r="U100" s="5">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="V100">
         <v>0</v>
       </c>
       <c r="W100">
         <v>0</v>
       </c>
       <c r="X100">
         <v>0</v>
       </c>
       <c r="Y100" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:25">
       <c r="A101">
         <v>27200</v>
       </c>
       <c r="B101">
         <v>0</v>
       </c>
       <c r="C101">
         <v>1</v>
       </c>
       <c r="D101">
@@ -8361,54 +8361,54 @@
       <c r="I103">
         <v>0</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103">
         <v>0</v>
       </c>
       <c r="L103" s="3">
         <v>7</v>
       </c>
       <c r="M103">
         <v>0</v>
       </c>
       <c r="N103">
         <v>0</v>
       </c>
       <c r="O103" s="3">
         <v>0</v>
       </c>
       <c r="P103" s="5">
         <v>7</v>
       </c>
       <c r="Q103">
+        <v>0</v>
+      </c>
+      <c r="R103">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S103">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>48</v>
       </c>
       <c r="U103" s="5">
         <v>55</v>
       </c>
       <c r="V103">
         <v>0</v>
       </c>
       <c r="W103">
         <v>0</v>
       </c>
       <c r="X103">
         <v>0</v>
       </c>
       <c r="Y103" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:25">
       <c r="A104">
@@ -8669,54 +8669,54 @@
       <c r="I107">
         <v>0</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107">
         <v>0</v>
       </c>
       <c r="L107" s="3">
         <v>4</v>
       </c>
       <c r="M107">
         <v>0</v>
       </c>
       <c r="N107">
         <v>0</v>
       </c>
       <c r="O107" s="3">
         <v>0</v>
       </c>
       <c r="P107" s="5">
         <v>4</v>
       </c>
       <c r="Q107">
+        <v>0</v>
+      </c>
+      <c r="R107">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S107">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>17</v>
       </c>
       <c r="U107" s="5">
         <v>21</v>
       </c>
       <c r="V107">
         <v>0</v>
       </c>
       <c r="W107">
         <v>0</v>
       </c>
       <c r="X107">
         <v>0</v>
       </c>
       <c r="Y107" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:25">
       <c r="A108">
@@ -8891,72 +8891,72 @@
       <c r="F110">
         <v>1</v>
       </c>
       <c r="G110">
         <v>6</v>
       </c>
       <c r="H110">
         <v>7</v>
       </c>
       <c r="I110">
         <v>1</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110">
         <v>2</v>
       </c>
       <c r="L110" s="3">
         <v>18</v>
       </c>
       <c r="M110">
         <v>0</v>
       </c>
       <c r="N110">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="O110" s="3">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="P110" s="5">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="Q110">
-        <v>304</v>
+        <v>0</v>
       </c>
       <c r="R110">
-        <v>0</v>
+        <v>354</v>
       </c>
       <c r="S110">
         <v>0</v>
       </c>
       <c r="T110" s="3">
-        <v>304</v>
+        <v>354</v>
       </c>
       <c r="U110" s="5">
-        <v>322</v>
+        <v>388</v>
       </c>
       <c r="V110">
         <v>0</v>
       </c>
       <c r="W110">
         <v>0</v>
       </c>
       <c r="X110">
         <v>0</v>
       </c>
       <c r="Y110" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:25">
       <c r="A111">
         <v>27310</v>
       </c>
       <c r="B111">
         <v>0</v>
       </c>
       <c r="C111">
         <v>2</v>
       </c>
       <c r="D111">
@@ -9507,72 +9507,72 @@
       <c r="F118">
         <v>1</v>
       </c>
       <c r="G118">
         <v>2</v>
       </c>
       <c r="H118">
         <v>5</v>
       </c>
       <c r="I118">
         <v>0</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118">
         <v>2</v>
       </c>
       <c r="L118" s="3">
         <v>11</v>
       </c>
       <c r="M118">
         <v>0</v>
       </c>
       <c r="N118">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O118" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P118" s="5">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="Q118">
         <v>0</v>
       </c>
       <c r="R118">
         <v>0</v>
       </c>
       <c r="S118">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>0</v>
       </c>
       <c r="U118" s="5">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="V118">
         <v>0</v>
       </c>
       <c r="W118">
         <v>0</v>
       </c>
       <c r="X118">
         <v>0</v>
       </c>
       <c r="Y118" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:25">
       <c r="A119">
         <v>27390</v>
       </c>
       <c r="B119">
         <v>0</v>
       </c>
       <c r="C119">
         <v>0</v>
       </c>
       <c r="D119">
@@ -9670,54 +9670,54 @@
       <c r="I120">
         <v>22</v>
       </c>
       <c r="J120">
         <v>24</v>
       </c>
       <c r="K120">
         <v>27</v>
       </c>
       <c r="L120" s="3">
         <v>196</v>
       </c>
       <c r="M120">
         <v>0</v>
       </c>
       <c r="N120">
         <v>0</v>
       </c>
       <c r="O120" s="3">
         <v>0</v>
       </c>
       <c r="P120" s="5">
         <v>196</v>
       </c>
       <c r="Q120">
+        <v>0</v>
+      </c>
+      <c r="R120">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S120">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>84</v>
       </c>
       <c r="U120" s="5">
         <v>280</v>
       </c>
       <c r="V120">
         <v>0</v>
       </c>
       <c r="W120">
         <v>0</v>
       </c>
       <c r="X120">
         <v>0</v>
       </c>
       <c r="Y120" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:25">
       <c r="A121">
@@ -10440,54 +10440,54 @@
       <c r="I130">
         <v>1</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130">
         <v>1</v>
       </c>
       <c r="L130" s="3">
         <v>19</v>
       </c>
       <c r="M130">
         <v>0</v>
       </c>
       <c r="N130">
         <v>0</v>
       </c>
       <c r="O130" s="3">
         <v>0</v>
       </c>
       <c r="P130" s="5">
         <v>19</v>
       </c>
       <c r="Q130">
+        <v>0</v>
+      </c>
+      <c r="R130">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S130">
         <v>0</v>
       </c>
       <c r="T130" s="3">
         <v>247</v>
       </c>
       <c r="U130" s="5">
         <v>266</v>
       </c>
       <c r="V130">
         <v>0</v>
       </c>
       <c r="W130">
         <v>0</v>
       </c>
       <c r="X130">
         <v>0</v>
       </c>
       <c r="Y130" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:25">
       <c r="A131">
@@ -11133,54 +11133,54 @@
       <c r="I139">
         <v>2</v>
       </c>
       <c r="J139">
         <v>2</v>
       </c>
       <c r="K139">
         <v>2</v>
       </c>
       <c r="L139" s="3">
         <v>33</v>
       </c>
       <c r="M139">
         <v>0</v>
       </c>
       <c r="N139">
         <v>0</v>
       </c>
       <c r="O139" s="3">
         <v>0</v>
       </c>
       <c r="P139" s="5">
         <v>33</v>
       </c>
       <c r="Q139">
+        <v>0</v>
+      </c>
+      <c r="R139">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S139">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>211</v>
       </c>
       <c r="U139" s="5">
         <v>244</v>
       </c>
       <c r="V139">
         <v>0</v>
       </c>
       <c r="W139">
         <v>0</v>
       </c>
       <c r="X139">
         <v>0</v>
       </c>
       <c r="Y139" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:25">
       <c r="A140">
@@ -11210,54 +11210,54 @@
       <c r="I140">
         <v>1</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140">
         <v>1</v>
       </c>
       <c r="L140" s="3">
         <v>8</v>
       </c>
       <c r="M140">
         <v>0</v>
       </c>
       <c r="N140">
         <v>0</v>
       </c>
       <c r="O140" s="3">
         <v>0</v>
       </c>
       <c r="P140" s="5">
         <v>8</v>
       </c>
       <c r="Q140">
+        <v>0</v>
+      </c>
+      <c r="R140">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S140">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>49</v>
       </c>
       <c r="U140" s="5">
         <v>57</v>
       </c>
       <c r="V140">
         <v>0</v>
       </c>
       <c r="W140">
         <v>0</v>
       </c>
       <c r="X140">
         <v>0</v>
       </c>
       <c r="Y140" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:25">
       <c r="A141">
@@ -11903,54 +11903,54 @@
       <c r="I149">
         <v>0</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
       <c r="K149">
         <v>0</v>
       </c>
       <c r="L149" s="3">
         <v>31</v>
       </c>
       <c r="M149">
         <v>0</v>
       </c>
       <c r="N149">
         <v>6</v>
       </c>
       <c r="O149" s="3">
         <v>6</v>
       </c>
       <c r="P149" s="5">
         <v>37</v>
       </c>
       <c r="Q149">
+        <v>0</v>
+      </c>
+      <c r="R149">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S149">
         <v>0</v>
       </c>
       <c r="T149" s="3">
         <v>48</v>
       </c>
       <c r="U149" s="5">
         <v>85</v>
       </c>
       <c r="V149">
         <v>0</v>
       </c>
       <c r="W149">
         <v>0</v>
       </c>
       <c r="X149">
         <v>0</v>
       </c>
       <c r="Y149" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:25">
       <c r="A150">
@@ -12984,60 +12984,60 @@
       <c r="J163">
         <v>1</v>
       </c>
       <c r="K163">
         <v>0</v>
       </c>
       <c r="L163" s="3">
         <v>48</v>
       </c>
       <c r="M163">
         <v>0</v>
       </c>
       <c r="N163">
         <v>0</v>
       </c>
       <c r="O163" s="3">
         <v>0</v>
       </c>
       <c r="P163" s="5">
         <v>48</v>
       </c>
       <c r="Q163">
         <v>0</v>
       </c>
       <c r="R163">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="S163">
         <v>0</v>
       </c>
       <c r="T163" s="3">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="U163" s="5">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="V163">
         <v>0</v>
       </c>
       <c r="W163">
         <v>0</v>
       </c>
       <c r="X163">
         <v>0</v>
       </c>
       <c r="Y163" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:25">
       <c r="A164">
         <v>27940</v>
       </c>
       <c r="B164">
         <v>0</v>
       </c>
       <c r="C164">
         <v>2</v>
       </c>
       <c r="D164">
@@ -13212,54 +13212,54 @@
       <c r="I166">
         <v>4</v>
       </c>
       <c r="J166">
         <v>1</v>
       </c>
       <c r="K166">
         <v>10</v>
       </c>
       <c r="L166" s="3">
         <v>71</v>
       </c>
       <c r="M166">
         <v>0</v>
       </c>
       <c r="N166">
         <v>22</v>
       </c>
       <c r="O166" s="3">
         <v>22</v>
       </c>
       <c r="P166" s="5">
         <v>93</v>
       </c>
       <c r="Q166">
+        <v>116</v>
+      </c>
+      <c r="R166">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="S166">
         <v>55</v>
       </c>
       <c r="T166" s="3">
         <v>212</v>
       </c>
       <c r="U166" s="5">
         <v>305</v>
       </c>
       <c r="V166">
         <v>850</v>
       </c>
       <c r="W166">
         <v>0</v>
       </c>
       <c r="X166">
         <v>0</v>
       </c>
       <c r="Y166" s="3">
         <v>850</v>
       </c>
     </row>
     <row r="167" spans="1:25">
       <c r="A167">
@@ -13289,63 +13289,63 @@
       <c r="I167">
         <v>4</v>
       </c>
       <c r="J167">
         <v>2</v>
       </c>
       <c r="K167">
         <v>5</v>
       </c>
       <c r="L167" s="3">
         <v>47</v>
       </c>
       <c r="M167">
         <v>25</v>
       </c>
       <c r="N167">
         <v>96</v>
       </c>
       <c r="O167" s="3">
         <v>121</v>
       </c>
       <c r="P167" s="5">
         <v>168</v>
       </c>
       <c r="Q167">
+        <v>122</v>
+      </c>
+      <c r="R167">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="S167">
         <v>64</v>
       </c>
       <c r="T167" s="3">
-        <v>438</v>
+        <v>346</v>
       </c>
       <c r="U167" s="5">
-        <v>606</v>
+        <v>514</v>
       </c>
       <c r="V167">
         <v>577</v>
       </c>
       <c r="W167">
         <v>606</v>
       </c>
       <c r="X167">
         <v>0</v>
       </c>
       <c r="Y167" s="3">
         <v>1183</v>
       </c>
     </row>
     <row r="168" spans="1:25">
       <c r="A168">
         <v>50110</v>
       </c>
       <c r="B168">
         <v>0</v>
       </c>
       <c r="C168">
         <v>0</v>
       </c>
       <c r="D168">
@@ -13366,54 +13366,54 @@
       <c r="I168">
         <v>4</v>
       </c>
       <c r="J168">
         <v>3</v>
       </c>
       <c r="K168">
         <v>5</v>
       </c>
       <c r="L168" s="3">
         <v>61</v>
       </c>
       <c r="M168">
         <v>30</v>
       </c>
       <c r="N168">
         <v>6</v>
       </c>
       <c r="O168" s="3">
         <v>36</v>
       </c>
       <c r="P168" s="5">
         <v>97</v>
       </c>
       <c r="Q168">
+        <v>0</v>
+      </c>
+      <c r="R168">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S168">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>55</v>
       </c>
       <c r="U168" s="5">
         <v>152</v>
       </c>
       <c r="V168">
         <v>0</v>
       </c>
       <c r="W168">
         <v>0</v>
       </c>
       <c r="X168">
         <v>0</v>
       </c>
       <c r="Y168" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:25">
       <c r="A169">
@@ -13443,54 +13443,54 @@
       <c r="I169">
         <v>4</v>
       </c>
       <c r="J169">
         <v>3</v>
       </c>
       <c r="K169">
         <v>7</v>
       </c>
       <c r="L169" s="3">
         <v>60</v>
       </c>
       <c r="M169">
         <v>0</v>
       </c>
       <c r="N169">
         <v>51</v>
       </c>
       <c r="O169" s="3">
         <v>51</v>
       </c>
       <c r="P169" s="5">
         <v>111</v>
       </c>
       <c r="Q169">
+        <v>0</v>
+      </c>
+      <c r="R169">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S169">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>70</v>
       </c>
       <c r="U169" s="5">
         <v>181</v>
       </c>
       <c r="V169">
         <v>0</v>
       </c>
       <c r="W169">
         <v>0</v>
       </c>
       <c r="X169">
         <v>0</v>
       </c>
       <c r="Y169" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:25">
       <c r="A170">
@@ -13520,63 +13520,63 @@
       <c r="I170">
         <v>0</v>
       </c>
       <c r="J170">
         <v>1</v>
       </c>
       <c r="K170">
         <v>5</v>
       </c>
       <c r="L170" s="3">
         <v>21</v>
       </c>
       <c r="M170">
         <v>0</v>
       </c>
       <c r="N170">
         <v>0</v>
       </c>
       <c r="O170" s="3">
         <v>0</v>
       </c>
       <c r="P170" s="5">
         <v>21</v>
       </c>
       <c r="Q170">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="R170">
         <v>0</v>
       </c>
       <c r="S170">
         <v>0</v>
       </c>
       <c r="T170" s="3">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="U170" s="5">
-        <v>21</v>
+        <v>113</v>
       </c>
       <c r="V170">
         <v>0</v>
       </c>
       <c r="W170">
         <v>0</v>
       </c>
       <c r="X170">
         <v>0</v>
       </c>
       <c r="Y170" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:25">
       <c r="A171">
         <v>50140</v>
       </c>
       <c r="B171">
         <v>0</v>
       </c>
       <c r="C171">
         <v>0</v>
       </c>
       <c r="D171">
@@ -13597,54 +13597,54 @@
       <c r="I171">
         <v>1</v>
       </c>
       <c r="J171">
         <v>1</v>
       </c>
       <c r="K171">
         <v>3</v>
       </c>
       <c r="L171" s="3">
         <v>29</v>
       </c>
       <c r="M171">
         <v>12</v>
       </c>
       <c r="N171">
         <v>4</v>
       </c>
       <c r="O171" s="3">
         <v>16</v>
       </c>
       <c r="P171" s="5">
         <v>45</v>
       </c>
       <c r="Q171">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="R171">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="S171">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>64</v>
       </c>
       <c r="U171" s="5">
         <v>109</v>
       </c>
       <c r="V171">
         <v>0</v>
       </c>
       <c r="W171">
         <v>0</v>
       </c>
       <c r="X171">
         <v>0</v>
       </c>
       <c r="Y171" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:25">
       <c r="A172">
@@ -13751,54 +13751,54 @@
       <c r="I173">
         <v>0</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173">
         <v>3</v>
       </c>
       <c r="L173" s="3">
         <v>16</v>
       </c>
       <c r="M173">
         <v>0</v>
       </c>
       <c r="N173">
         <v>37</v>
       </c>
       <c r="O173" s="3">
         <v>37</v>
       </c>
       <c r="P173" s="5">
         <v>53</v>
       </c>
       <c r="Q173">
+        <v>0</v>
+      </c>
+      <c r="R173">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S173">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>20</v>
       </c>
       <c r="U173" s="5">
         <v>73</v>
       </c>
       <c r="V173">
         <v>0</v>
       </c>
       <c r="W173">
         <v>0</v>
       </c>
       <c r="X173">
         <v>0</v>
       </c>
       <c r="Y173" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:25">
       <c r="A174">
@@ -13905,54 +13905,54 @@
       <c r="I175">
         <v>1</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175">
         <v>2</v>
       </c>
       <c r="L175" s="3">
         <v>21</v>
       </c>
       <c r="M175">
         <v>0</v>
       </c>
       <c r="N175">
         <v>17</v>
       </c>
       <c r="O175" s="3">
         <v>17</v>
       </c>
       <c r="P175" s="5">
         <v>38</v>
       </c>
       <c r="Q175">
+        <v>0</v>
+      </c>
+      <c r="R175">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S175">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>38</v>
       </c>
       <c r="U175" s="5">
         <v>76</v>
       </c>
       <c r="V175">
         <v>0</v>
       </c>
       <c r="W175">
         <v>0</v>
       </c>
       <c r="X175">
         <v>0</v>
       </c>
       <c r="Y175" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:25">
       <c r="A176">
@@ -14059,54 +14059,54 @@
       <c r="I177">
         <v>6</v>
       </c>
       <c r="J177">
         <v>4</v>
       </c>
       <c r="K177">
         <v>10</v>
       </c>
       <c r="L177" s="3">
         <v>102</v>
       </c>
       <c r="M177">
         <v>0</v>
       </c>
       <c r="N177">
         <v>2</v>
       </c>
       <c r="O177" s="3">
         <v>2</v>
       </c>
       <c r="P177" s="5">
         <v>104</v>
       </c>
       <c r="Q177">
+        <v>255</v>
+      </c>
+      <c r="R177">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="S177">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>704</v>
       </c>
       <c r="U177" s="5">
         <v>808</v>
       </c>
       <c r="V177">
         <v>490</v>
       </c>
       <c r="W177">
         <v>1900</v>
       </c>
       <c r="X177">
         <v>0</v>
       </c>
       <c r="Y177" s="3">
         <v>2390</v>
       </c>
     </row>
     <row r="178" spans="1:25">
       <c r="A178">
@@ -14290,54 +14290,54 @@
       <c r="I180">
         <v>1</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180">
         <v>1</v>
       </c>
       <c r="L180" s="3">
         <v>23</v>
       </c>
       <c r="M180">
         <v>0</v>
       </c>
       <c r="N180">
         <v>6</v>
       </c>
       <c r="O180" s="3">
         <v>6</v>
       </c>
       <c r="P180" s="5">
         <v>29</v>
       </c>
       <c r="Q180">
+        <v>0</v>
+      </c>
+      <c r="R180">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S180">
         <v>0</v>
       </c>
       <c r="T180" s="3">
         <v>8</v>
       </c>
       <c r="U180" s="5">
         <v>37</v>
       </c>
       <c r="V180">
         <v>0</v>
       </c>
       <c r="W180">
         <v>0</v>
       </c>
       <c r="X180">
         <v>0</v>
       </c>
       <c r="Y180" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:25">
       <c r="A181">
@@ -14367,54 +14367,54 @@
       <c r="I181">
         <v>3</v>
       </c>
       <c r="J181">
         <v>1</v>
       </c>
       <c r="K181">
         <v>9</v>
       </c>
       <c r="L181" s="3">
         <v>54</v>
       </c>
       <c r="M181">
         <v>0</v>
       </c>
       <c r="N181">
         <v>0</v>
       </c>
       <c r="O181" s="3">
         <v>0</v>
       </c>
       <c r="P181" s="5">
         <v>54</v>
       </c>
       <c r="Q181">
+        <v>0</v>
+      </c>
+      <c r="R181">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S181">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>4</v>
       </c>
       <c r="U181" s="5">
         <v>58</v>
       </c>
       <c r="V181">
         <v>0</v>
       </c>
       <c r="W181">
         <v>0</v>
       </c>
       <c r="X181">
         <v>0</v>
       </c>
       <c r="Y181" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:25">
       <c r="A182">
@@ -14752,63 +14752,63 @@
       <c r="I186">
         <v>6</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186">
         <v>11</v>
       </c>
       <c r="L186" s="3">
         <v>74</v>
       </c>
       <c r="M186">
         <v>0</v>
       </c>
       <c r="N186">
         <v>13</v>
       </c>
       <c r="O186" s="3">
         <v>13</v>
       </c>
       <c r="P186" s="5">
         <v>87</v>
       </c>
       <c r="Q186">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="R186">
         <v>100</v>
       </c>
       <c r="S186">
         <v>0</v>
       </c>
       <c r="T186" s="3">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="U186" s="5">
-        <v>287</v>
+        <v>304</v>
       </c>
       <c r="V186">
         <v>0</v>
       </c>
       <c r="W186">
         <v>0</v>
       </c>
       <c r="X186">
         <v>0</v>
       </c>
       <c r="Y186" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:25">
       <c r="A187">
         <v>50310</v>
       </c>
       <c r="B187">
         <v>0</v>
       </c>
       <c r="C187">
         <v>0</v>
       </c>
       <c r="D187">
@@ -14820,72 +14820,72 @@
       <c r="F187">
         <v>1</v>
       </c>
       <c r="G187">
         <v>5</v>
       </c>
       <c r="H187">
         <v>5</v>
       </c>
       <c r="I187">
         <v>1</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187">
         <v>4</v>
       </c>
       <c r="L187" s="3">
         <v>18</v>
       </c>
       <c r="M187">
         <v>0</v>
       </c>
       <c r="N187">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="O187" s="3">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="P187" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="Q187">
+        <v>0</v>
+      </c>
+      <c r="R187">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S187">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>15</v>
       </c>
       <c r="U187" s="5">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="V187">
         <v>0</v>
       </c>
       <c r="W187">
         <v>0</v>
       </c>
       <c r="X187">
         <v>0</v>
       </c>
       <c r="Y187" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:25">
       <c r="A188">
         <v>50320</v>
       </c>
       <c r="B188">
         <v>0</v>
       </c>
       <c r="C188">
         <v>0</v>
       </c>
       <c r="D188">
@@ -15048,75 +15048,75 @@
       <c r="E190">
         <v>1</v>
       </c>
       <c r="F190">
         <v>0</v>
       </c>
       <c r="G190">
         <v>10</v>
       </c>
       <c r="H190">
         <v>16</v>
       </c>
       <c r="I190">
         <v>6</v>
       </c>
       <c r="J190">
         <v>2</v>
       </c>
       <c r="K190">
         <v>15</v>
       </c>
       <c r="L190" s="3">
         <v>53</v>
       </c>
       <c r="M190">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="N190">
         <v>61</v>
       </c>
       <c r="O190" s="3">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="P190" s="5">
-        <v>205</v>
+        <v>234</v>
       </c>
       <c r="Q190">
         <v>0</v>
       </c>
       <c r="R190">
         <v>0</v>
       </c>
       <c r="S190">
         <v>0</v>
       </c>
       <c r="T190" s="3">
         <v>0</v>
       </c>
       <c r="U190" s="5">
-        <v>205</v>
+        <v>234</v>
       </c>
       <c r="V190">
         <v>0</v>
       </c>
       <c r="W190">
         <v>0</v>
       </c>
       <c r="X190">
         <v>0</v>
       </c>
       <c r="Y190" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:25">
       <c r="A191">
         <v>50350</v>
       </c>
       <c r="B191">
         <v>0</v>
       </c>
       <c r="C191">
         <v>0</v>
       </c>
       <c r="D191">
@@ -15522,54 +15522,54 @@
       <c r="I196">
         <v>3</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196">
         <v>3</v>
       </c>
       <c r="L196" s="3">
         <v>55</v>
       </c>
       <c r="M196">
         <v>0</v>
       </c>
       <c r="N196">
         <v>0</v>
       </c>
       <c r="O196" s="3">
         <v>0</v>
       </c>
       <c r="P196" s="5">
         <v>55</v>
       </c>
       <c r="Q196">
+        <v>0</v>
+      </c>
+      <c r="R196">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S196">
         <v>80</v>
       </c>
       <c r="T196" s="3">
         <v>404</v>
       </c>
       <c r="U196" s="5">
         <v>459</v>
       </c>
       <c r="V196">
         <v>0</v>
       </c>
       <c r="W196">
         <v>0</v>
       </c>
       <c r="X196">
         <v>0</v>
       </c>
       <c r="Y196" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:25">
       <c r="A197">
@@ -15676,54 +15676,54 @@
       <c r="I198">
         <v>1</v>
       </c>
       <c r="J198">
         <v>1</v>
       </c>
       <c r="K198">
         <v>2</v>
       </c>
       <c r="L198" s="3">
         <v>17</v>
       </c>
       <c r="M198">
         <v>0</v>
       </c>
       <c r="N198">
         <v>8</v>
       </c>
       <c r="O198" s="3">
         <v>8</v>
       </c>
       <c r="P198" s="5">
         <v>25</v>
       </c>
       <c r="Q198">
+        <v>0</v>
+      </c>
+      <c r="R198">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S198">
         <v>0</v>
       </c>
       <c r="T198" s="3">
         <v>23</v>
       </c>
       <c r="U198" s="5">
         <v>48</v>
       </c>
       <c r="V198">
         <v>0</v>
       </c>
       <c r="W198">
         <v>910</v>
       </c>
       <c r="X198">
         <v>0</v>
       </c>
       <c r="Y198" s="3">
         <v>910</v>
       </c>
     </row>
     <row r="199" spans="1:25">
       <c r="A199">
@@ -15818,75 +15818,75 @@
       <c r="E200">
         <v>1</v>
       </c>
       <c r="F200">
         <v>1</v>
       </c>
       <c r="G200">
         <v>10</v>
       </c>
       <c r="H200">
         <v>11</v>
       </c>
       <c r="I200">
         <v>7</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
       <c r="K200">
         <v>6</v>
       </c>
       <c r="L200" s="3">
         <v>37</v>
       </c>
       <c r="M200">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="N200">
         <v>77</v>
       </c>
       <c r="O200" s="3">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="P200" s="5">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="Q200">
         <v>0</v>
       </c>
       <c r="R200">
         <v>0</v>
       </c>
       <c r="S200">
         <v>0</v>
       </c>
       <c r="T200" s="3">
         <v>0</v>
       </c>
       <c r="U200" s="5">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="V200">
         <v>0</v>
       </c>
       <c r="W200">
         <v>0</v>
       </c>
       <c r="X200">
         <v>0</v>
       </c>
       <c r="Y200" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:25">
       <c r="A201">
         <v>50450</v>
       </c>
       <c r="B201">
         <v>0</v>
       </c>
       <c r="C201">
         <v>0</v>
       </c>
       <c r="D201">
@@ -16090,13828 +16090,13597 @@
       </c>
       <c r="S203">
         <v>0</v>
       </c>
       <c r="T203" s="3">
         <v>0</v>
       </c>
       <c r="U203" s="5">
         <v>15</v>
       </c>
       <c r="V203">
         <v>0</v>
       </c>
       <c r="W203">
         <v>0</v>
       </c>
       <c r="X203">
         <v>0</v>
       </c>
       <c r="Y203" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:25">
       <c r="A204">
-        <v>50474</v>
+        <v>50480</v>
       </c>
       <c r="B204">
         <v>0</v>
       </c>
       <c r="C204">
         <v>0</v>
       </c>
       <c r="D204">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E204">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F204">
         <v>0</v>
       </c>
       <c r="G204">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="H204">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I204">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J204">
         <v>0</v>
       </c>
       <c r="K204">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L204" s="3">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="M204">
         <v>0</v>
       </c>
       <c r="N204">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="O204" s="3">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="P204" s="5">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="Q204">
         <v>0</v>
       </c>
       <c r="R204">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="S204">
         <v>0</v>
       </c>
       <c r="T204" s="3">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="U204" s="5">
-        <v>17</v>
+        <v>110</v>
       </c>
       <c r="V204">
         <v>0</v>
       </c>
       <c r="W204">
         <v>0</v>
       </c>
       <c r="X204">
         <v>0</v>
       </c>
       <c r="Y204" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:25">
       <c r="A205">
-        <v>50480</v>
+        <v>50490</v>
       </c>
       <c r="B205">
         <v>0</v>
       </c>
       <c r="C205">
         <v>0</v>
       </c>
       <c r="D205">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E205">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F205">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G205">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="H205">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I205">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J205">
         <v>0</v>
       </c>
       <c r="K205">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L205" s="3">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="M205">
         <v>0</v>
       </c>
       <c r="N205">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="O205" s="3">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="P205" s="5">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="Q205">
         <v>0</v>
       </c>
       <c r="R205">
         <v>0</v>
       </c>
       <c r="S205">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>0</v>
       </c>
       <c r="U205" s="5">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="V205">
         <v>0</v>
       </c>
       <c r="W205">
         <v>0</v>
       </c>
       <c r="X205">
         <v>0</v>
       </c>
       <c r="Y205" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:25">
       <c r="A206">
-        <v>50490</v>
+        <v>50500</v>
       </c>
       <c r="B206">
         <v>0</v>
       </c>
       <c r="C206">
         <v>0</v>
       </c>
       <c r="D206">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E206">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F206">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G206">
+        <v>31</v>
+      </c>
+      <c r="H206">
+        <v>32</v>
+      </c>
+      <c r="I206">
+        <v>3</v>
+      </c>
+      <c r="J206">
+        <v>1</v>
+      </c>
+      <c r="K206">
         <v>7</v>
       </c>
-      <c r="H206">
-[...10 lines deleted...]
-      </c>
       <c r="L206" s="3">
-        <v>24</v>
+        <v>87</v>
       </c>
       <c r="M206">
         <v>0</v>
       </c>
       <c r="N206">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="O206" s="3">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="P206" s="5">
-        <v>34</v>
+        <v>133</v>
       </c>
       <c r="Q206">
         <v>0</v>
       </c>
       <c r="R206">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="S206">
         <v>0</v>
       </c>
       <c r="T206" s="3">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="U206" s="5">
-        <v>34</v>
+        <v>164</v>
       </c>
       <c r="V206">
         <v>0</v>
       </c>
       <c r="W206">
         <v>0</v>
       </c>
       <c r="X206">
         <v>0</v>
       </c>
       <c r="Y206" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:25">
       <c r="A207">
-        <v>50500</v>
+        <v>50510</v>
       </c>
       <c r="B207">
         <v>0</v>
       </c>
       <c r="C207">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D207">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E207">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F207">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G207">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="H207">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="I207">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J207">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K207">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="L207" s="3">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="M207">
         <v>0</v>
       </c>
       <c r="N207">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="O207" s="3">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="P207" s="5">
-        <v>133</v>
+        <v>35</v>
       </c>
       <c r="Q207">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="R207">
         <v>0</v>
       </c>
       <c r="S207">
         <v>0</v>
       </c>
       <c r="T207" s="3">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="U207" s="5">
-        <v>164</v>
+        <v>35</v>
       </c>
       <c r="V207">
         <v>0</v>
       </c>
       <c r="W207">
         <v>0</v>
       </c>
       <c r="X207">
         <v>0</v>
       </c>
       <c r="Y207" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:25">
       <c r="A208">
-        <v>50510</v>
+        <v>50520</v>
       </c>
       <c r="B208">
         <v>0</v>
       </c>
       <c r="C208">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D208">
         <v>0</v>
       </c>
       <c r="E208">
         <v>1</v>
       </c>
       <c r="F208">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G208">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="H208">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I208">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
       <c r="K208">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L208" s="3">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="M208">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N208">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="O208" s="3">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="P208" s="5">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="Q208">
         <v>0</v>
       </c>
       <c r="R208">
         <v>0</v>
       </c>
       <c r="S208">
         <v>0</v>
       </c>
       <c r="T208" s="3">
         <v>0</v>
       </c>
       <c r="U208" s="5">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="V208">
         <v>0</v>
       </c>
       <c r="W208">
         <v>0</v>
       </c>
       <c r="X208">
         <v>0</v>
       </c>
       <c r="Y208" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:25">
       <c r="A209">
-        <v>50520</v>
+        <v>50530</v>
       </c>
       <c r="B209">
         <v>0</v>
       </c>
       <c r="C209">
         <v>0</v>
       </c>
       <c r="D209">
         <v>0</v>
       </c>
       <c r="E209">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209">
+        <v>18</v>
+      </c>
+      <c r="H209">
+        <v>11</v>
+      </c>
+      <c r="I209">
         <v>4</v>
       </c>
-      <c r="H209">
-[...4 lines deleted...]
-      </c>
       <c r="J209">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K209">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L209" s="3">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="M209">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="N209">
         <v>0</v>
       </c>
       <c r="O209" s="3">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="P209" s="5">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="Q209">
         <v>0</v>
       </c>
       <c r="R209">
         <v>0</v>
       </c>
       <c r="S209">
         <v>0</v>
       </c>
       <c r="T209" s="3">
         <v>0</v>
       </c>
       <c r="U209" s="5">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="V209">
         <v>0</v>
       </c>
       <c r="W209">
         <v>0</v>
       </c>
       <c r="X209">
         <v>0</v>
       </c>
       <c r="Y209" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:25">
       <c r="A210">
-        <v>50530</v>
+        <v>50540</v>
       </c>
       <c r="B210">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C210">
         <v>0</v>
       </c>
       <c r="D210">
         <v>0</v>
       </c>
       <c r="E210">
         <v>3</v>
       </c>
       <c r="F210">
         <v>0</v>
       </c>
       <c r="G210">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H210">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I210">
+        <v>1</v>
+      </c>
+      <c r="J210">
+        <v>0</v>
+      </c>
+      <c r="K210">
         <v>4</v>
       </c>
-      <c r="J210">
-[...4 lines deleted...]
-      </c>
       <c r="L210" s="3">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="M210">
         <v>0</v>
       </c>
       <c r="N210">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="O210" s="3">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="P210" s="5">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="Q210">
         <v>0</v>
       </c>
       <c r="R210">
         <v>0</v>
       </c>
       <c r="S210">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>0</v>
       </c>
       <c r="U210" s="5">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="V210">
         <v>0</v>
       </c>
       <c r="W210">
         <v>0</v>
       </c>
       <c r="X210">
         <v>0</v>
       </c>
       <c r="Y210" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:25">
       <c r="A211">
-        <v>50540</v>
+        <v>50550</v>
       </c>
       <c r="B211">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C211">
         <v>0</v>
       </c>
       <c r="D211">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E211">
+        <v>0</v>
+      </c>
+      <c r="F211">
+        <v>0</v>
+      </c>
+      <c r="G211">
+        <v>1</v>
+      </c>
+      <c r="H211">
         <v>3</v>
       </c>
-      <c r="F211">
-[...5 lines deleted...]
-      <c r="H211">
+      <c r="I211">
+        <v>1</v>
+      </c>
+      <c r="J211">
+        <v>0</v>
+      </c>
+      <c r="K211">
+        <v>2</v>
+      </c>
+      <c r="L211" s="3">
         <v>8</v>
       </c>
-      <c r="I211">
-[...10 lines deleted...]
-      </c>
       <c r="M211">
         <v>0</v>
       </c>
       <c r="N211">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="O211" s="3">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="P211" s="5">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="Q211">
         <v>0</v>
       </c>
       <c r="R211">
         <v>0</v>
       </c>
       <c r="S211">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>0</v>
       </c>
       <c r="U211" s="5">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="V211">
         <v>0</v>
       </c>
       <c r="W211">
         <v>0</v>
       </c>
       <c r="X211">
         <v>0</v>
       </c>
       <c r="Y211" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:25">
       <c r="A212">
-        <v>50550</v>
+        <v>50560</v>
       </c>
       <c r="B212">
         <v>0</v>
       </c>
       <c r="C212">
         <v>0</v>
       </c>
       <c r="D212">
         <v>1</v>
       </c>
       <c r="E212">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F212">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G212">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H212">
+        <v>11</v>
+      </c>
+      <c r="I212">
         <v>3</v>
       </c>
-      <c r="I212">
-[...1 lines deleted...]
-      </c>
       <c r="J212">
         <v>0</v>
       </c>
       <c r="K212">
         <v>2</v>
       </c>
       <c r="L212" s="3">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="M212">
         <v>0</v>
       </c>
       <c r="N212">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="O212" s="3">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="P212" s="5">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="Q212">
         <v>0</v>
       </c>
       <c r="R212">
         <v>0</v>
       </c>
       <c r="S212">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>0</v>
       </c>
       <c r="U212" s="5">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="V212">
         <v>0</v>
       </c>
       <c r="W212">
         <v>0</v>
       </c>
       <c r="X212">
         <v>0</v>
       </c>
       <c r="Y212" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:25">
       <c r="A213">
-        <v>50560</v>
+        <v>50570</v>
       </c>
       <c r="B213">
         <v>0</v>
       </c>
       <c r="C213">
         <v>0</v>
       </c>
       <c r="D213">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E213">
         <v>2</v>
       </c>
       <c r="F213">
         <v>1</v>
       </c>
       <c r="G213">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="H213">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="I213">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J213">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K213">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L213" s="3">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="M213">
         <v>0</v>
       </c>
       <c r="N213">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="O213" s="3">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="P213" s="5">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="Q213">
         <v>0</v>
       </c>
       <c r="R213">
         <v>0</v>
       </c>
       <c r="S213">
         <v>0</v>
       </c>
       <c r="T213" s="3">
         <v>0</v>
       </c>
       <c r="U213" s="5">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="V213">
         <v>0</v>
       </c>
       <c r="W213">
         <v>0</v>
       </c>
       <c r="X213">
         <v>0</v>
       </c>
       <c r="Y213" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:25">
       <c r="A214">
-        <v>50570</v>
+        <v>50580</v>
       </c>
       <c r="B214">
         <v>0</v>
       </c>
       <c r="C214">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D214">
         <v>0</v>
       </c>
       <c r="E214">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F214">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G214">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="H214">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I214">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J214">
         <v>1</v>
       </c>
       <c r="K214">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L214" s="3">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="M214">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N214">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="O214" s="3">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="P214" s="5">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="Q214">
         <v>0</v>
       </c>
       <c r="R214">
         <v>0</v>
       </c>
       <c r="S214">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>0</v>
       </c>
       <c r="U214" s="5">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="V214">
         <v>0</v>
       </c>
       <c r="W214">
         <v>0</v>
       </c>
       <c r="X214">
         <v>0</v>
       </c>
       <c r="Y214" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:25">
       <c r="A215">
-        <v>50580</v>
+        <v>50590</v>
       </c>
       <c r="B215">
         <v>0</v>
       </c>
       <c r="C215">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D215">
         <v>0</v>
       </c>
       <c r="E215">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F215">
         <v>0</v>
       </c>
       <c r="G215">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H215">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I215">
         <v>2</v>
       </c>
       <c r="J215">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K215">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L215" s="3">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="M215">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N215">
         <v>0</v>
       </c>
       <c r="O215" s="3">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="P215" s="5">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="Q215">
         <v>0</v>
       </c>
       <c r="R215">
         <v>0</v>
       </c>
       <c r="S215">
         <v>0</v>
       </c>
       <c r="T215" s="3">
         <v>0</v>
       </c>
       <c r="U215" s="5">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="V215">
         <v>0</v>
       </c>
       <c r="W215">
         <v>0</v>
       </c>
       <c r="X215">
         <v>0</v>
       </c>
       <c r="Y215" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:25">
       <c r="A216">
-        <v>50590</v>
+        <v>50600</v>
       </c>
       <c r="B216">
         <v>0</v>
       </c>
       <c r="C216">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D216">
         <v>0</v>
       </c>
       <c r="E216">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F216">
         <v>0</v>
       </c>
       <c r="G216">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="H216">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="I216">
         <v>2</v>
       </c>
       <c r="J216">
         <v>0</v>
       </c>
       <c r="K216">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L216" s="3">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="M216">
         <v>0</v>
       </c>
       <c r="N216">
         <v>0</v>
       </c>
       <c r="O216" s="3">
         <v>0</v>
       </c>
       <c r="P216" s="5">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="Q216">
         <v>0</v>
       </c>
       <c r="R216">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="S216">
         <v>0</v>
       </c>
       <c r="T216" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="U216" s="5">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="V216">
         <v>0</v>
       </c>
       <c r="W216">
         <v>0</v>
       </c>
       <c r="X216">
         <v>0</v>
       </c>
       <c r="Y216" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:25">
       <c r="A217">
-        <v>50600</v>
+        <v>50610</v>
       </c>
       <c r="B217">
         <v>0</v>
       </c>
       <c r="C217">
         <v>1</v>
       </c>
       <c r="D217">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E217">
+        <v>0</v>
+      </c>
+      <c r="F217">
+        <v>0</v>
+      </c>
+      <c r="G217">
+        <v>10</v>
+      </c>
+      <c r="H217">
         <v>4</v>
       </c>
-      <c r="F217">
-[...7 lines deleted...]
-      </c>
       <c r="I217">
         <v>2</v>
       </c>
       <c r="J217">
         <v>0</v>
       </c>
       <c r="K217">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L217" s="3">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="M217">
         <v>0</v>
       </c>
       <c r="N217">
         <v>0</v>
       </c>
       <c r="O217" s="3">
         <v>0</v>
       </c>
       <c r="P217" s="5">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="Q217">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="R217">
         <v>0</v>
       </c>
       <c r="S217">
         <v>0</v>
       </c>
       <c r="T217" s="3">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="U217" s="5">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="V217">
         <v>0</v>
       </c>
       <c r="W217">
         <v>0</v>
       </c>
       <c r="X217">
         <v>0</v>
       </c>
       <c r="Y217" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:25">
       <c r="A218">
-        <v>50610</v>
+        <v>50620</v>
       </c>
       <c r="B218">
         <v>0</v>
       </c>
       <c r="C218">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D218">
         <v>1</v>
       </c>
       <c r="E218">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F218">
         <v>0</v>
       </c>
       <c r="G218">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H218">
         <v>4</v>
       </c>
       <c r="I218">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J218">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K218">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L218" s="3">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="M218">
         <v>0</v>
       </c>
       <c r="N218">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="O218" s="3">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="P218" s="5">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="Q218">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="R218">
         <v>0</v>
       </c>
       <c r="S218">
         <v>0</v>
       </c>
       <c r="T218" s="3">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="U218" s="5">
-        <v>20</v>
+        <v>130</v>
       </c>
       <c r="V218">
         <v>0</v>
       </c>
       <c r="W218">
         <v>0</v>
       </c>
       <c r="X218">
         <v>0</v>
       </c>
       <c r="Y218" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:25">
       <c r="A219">
-        <v>50620</v>
+        <v>50630</v>
       </c>
       <c r="B219">
         <v>0</v>
       </c>
       <c r="C219">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D219">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E219">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F219">
         <v>0</v>
       </c>
       <c r="G219">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H219">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I219">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J219">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K219">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L219" s="3">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="M219">
         <v>0</v>
       </c>
       <c r="N219">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O219" s="3">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="P219" s="5">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="Q219">
         <v>0</v>
       </c>
       <c r="R219">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S219">
         <v>0</v>
       </c>
       <c r="T219" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="U219" s="5">
-        <v>130</v>
+        <v>28</v>
       </c>
       <c r="V219">
         <v>0</v>
       </c>
       <c r="W219">
         <v>0</v>
       </c>
       <c r="X219">
         <v>0</v>
       </c>
       <c r="Y219" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:25">
       <c r="A220">
-        <v>50630</v>
+        <v>50640</v>
       </c>
       <c r="B220">
         <v>0</v>
       </c>
       <c r="C220">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D220">
         <v>0</v>
       </c>
       <c r="E220">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F220">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G220">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H220">
+        <v>7</v>
+      </c>
+      <c r="I220">
+        <v>1</v>
+      </c>
+      <c r="J220">
+        <v>0</v>
+      </c>
+      <c r="K220">
+        <v>0</v>
+      </c>
+      <c r="L220" s="3">
+        <v>14</v>
+      </c>
+      <c r="M220">
         <v>3</v>
       </c>
-      <c r="I220">
-[...13 lines deleted...]
-      </c>
       <c r="N220">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="O220" s="3">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="P220" s="5">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="Q220">
         <v>0</v>
       </c>
       <c r="R220">
         <v>0</v>
       </c>
       <c r="S220">
         <v>0</v>
       </c>
       <c r="T220" s="3">
         <v>0</v>
       </c>
       <c r="U220" s="5">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="V220">
         <v>0</v>
       </c>
       <c r="W220">
         <v>0</v>
       </c>
       <c r="X220">
         <v>0</v>
       </c>
       <c r="Y220" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:25">
       <c r="A221">
-        <v>50640</v>
+        <v>50660</v>
       </c>
       <c r="B221">
         <v>0</v>
       </c>
       <c r="C221">
         <v>0</v>
       </c>
       <c r="D221">
         <v>0</v>
       </c>
       <c r="E221">
         <v>1</v>
       </c>
       <c r="F221">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G221">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H221">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="I221">
         <v>1</v>
       </c>
       <c r="J221">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K221">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L221" s="3">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="M221">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N221">
         <v>0</v>
       </c>
       <c r="O221" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="P221" s="5">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="Q221">
         <v>0</v>
       </c>
       <c r="R221">
         <v>0</v>
       </c>
       <c r="S221">
         <v>0</v>
       </c>
       <c r="T221" s="3">
         <v>0</v>
       </c>
       <c r="U221" s="5">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="V221">
         <v>0</v>
       </c>
       <c r="W221">
         <v>0</v>
       </c>
       <c r="X221">
         <v>0</v>
       </c>
       <c r="Y221" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:25">
       <c r="A222">
-        <v>50660</v>
+        <v>50670</v>
       </c>
       <c r="B222">
         <v>0</v>
       </c>
       <c r="C222">
         <v>0</v>
       </c>
       <c r="D222">
         <v>0</v>
       </c>
       <c r="E222">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F222">
         <v>0</v>
       </c>
       <c r="G222">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H222">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="I222">
         <v>1</v>
       </c>
       <c r="J222">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K222">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L222" s="3">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="M222">
         <v>0</v>
       </c>
       <c r="N222">
         <v>0</v>
       </c>
       <c r="O222" s="3">
         <v>0</v>
       </c>
       <c r="P222" s="5">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="Q222">
         <v>0</v>
       </c>
       <c r="R222">
         <v>0</v>
       </c>
       <c r="S222">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>0</v>
       </c>
       <c r="U222" s="5">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="V222">
         <v>0</v>
       </c>
       <c r="W222">
         <v>0</v>
       </c>
       <c r="X222">
         <v>0</v>
       </c>
       <c r="Y222" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:25">
       <c r="A223">
-        <v>50670</v>
+        <v>50680</v>
       </c>
       <c r="B223">
         <v>0</v>
       </c>
       <c r="C223">
         <v>0</v>
       </c>
       <c r="D223">
         <v>0</v>
       </c>
       <c r="E223">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F223">
         <v>0</v>
       </c>
       <c r="G223">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="H223">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="I223">
         <v>1</v>
       </c>
       <c r="J223">
         <v>0</v>
       </c>
       <c r="K223">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L223" s="3">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="M223">
         <v>0</v>
       </c>
       <c r="N223">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="O223" s="3">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="P223" s="5">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="Q223">
         <v>0</v>
       </c>
       <c r="R223">
         <v>0</v>
       </c>
       <c r="S223">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>0</v>
       </c>
       <c r="U223" s="5">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="V223">
         <v>0</v>
       </c>
       <c r="W223">
         <v>0</v>
       </c>
       <c r="X223">
         <v>0</v>
       </c>
       <c r="Y223" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:25">
       <c r="A224">
-        <v>50680</v>
+        <v>50690</v>
       </c>
       <c r="B224">
         <v>0</v>
       </c>
       <c r="C224">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D224">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E224">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F224">
         <v>0</v>
       </c>
       <c r="G224">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="H224">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="I224">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J224">
         <v>0</v>
       </c>
       <c r="K224">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L224" s="3">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="M224">
         <v>0</v>
       </c>
       <c r="N224">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="O224" s="3">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="P224" s="5">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="Q224">
         <v>0</v>
       </c>
       <c r="R224">
         <v>0</v>
       </c>
       <c r="S224">
         <v>0</v>
       </c>
       <c r="T224" s="3">
         <v>0</v>
       </c>
       <c r="U224" s="5">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="V224">
         <v>0</v>
       </c>
       <c r="W224">
         <v>0</v>
       </c>
       <c r="X224">
         <v>0</v>
       </c>
       <c r="Y224" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:25">
       <c r="A225">
-        <v>50690</v>
+        <v>50700</v>
       </c>
       <c r="B225">
         <v>0</v>
       </c>
       <c r="C225">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D225">
         <v>1</v>
       </c>
       <c r="E225">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F225">
         <v>0</v>
       </c>
       <c r="G225">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="H225">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="I225">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J225">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K225">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="L225" s="3">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="M225">
         <v>0</v>
       </c>
       <c r="N225">
         <v>0</v>
       </c>
       <c r="O225" s="3">
         <v>0</v>
       </c>
       <c r="P225" s="5">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="Q225">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="R225">
         <v>0</v>
       </c>
       <c r="S225">
         <v>0</v>
       </c>
       <c r="T225" s="3">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="U225" s="5">
-        <v>21</v>
+        <v>176</v>
       </c>
       <c r="V225">
         <v>0</v>
       </c>
       <c r="W225">
         <v>0</v>
       </c>
       <c r="X225">
         <v>0</v>
       </c>
       <c r="Y225" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:25">
       <c r="A226">
-        <v>50700</v>
+        <v>50710</v>
       </c>
       <c r="B226">
         <v>0</v>
       </c>
       <c r="C226">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D226">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E226">
+        <v>2</v>
+      </c>
+      <c r="F226">
+        <v>0</v>
+      </c>
+      <c r="G226">
         <v>4</v>
       </c>
-      <c r="F226">
-[...4 lines deleted...]
-      </c>
       <c r="H226">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="I226">
+        <v>0</v>
+      </c>
+      <c r="J226">
+        <v>0</v>
+      </c>
+      <c r="K226">
+        <v>2</v>
+      </c>
+      <c r="L226" s="3">
         <v>10</v>
       </c>
-      <c r="J226">
-[...2 lines deleted...]
-      <c r="K226">
+      <c r="M226">
+        <v>35</v>
+      </c>
+      <c r="N226">
         <v>9</v>
       </c>
-      <c r="L226" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="O226" s="3">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="P226" s="5">
-        <v>80</v>
+        <v>54</v>
       </c>
       <c r="Q226">
         <v>0</v>
       </c>
       <c r="R226">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="S226">
         <v>0</v>
       </c>
       <c r="T226" s="3">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="U226" s="5">
-        <v>176</v>
+        <v>54</v>
       </c>
       <c r="V226">
         <v>0</v>
       </c>
       <c r="W226">
         <v>0</v>
       </c>
       <c r="X226">
         <v>0</v>
       </c>
       <c r="Y226" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:25">
       <c r="A227">
-        <v>50710</v>
+        <v>50720</v>
       </c>
       <c r="B227">
         <v>0</v>
       </c>
       <c r="C227">
         <v>0</v>
       </c>
       <c r="D227">
         <v>0</v>
       </c>
       <c r="E227">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F227">
         <v>0</v>
       </c>
       <c r="G227">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H227">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I227">
         <v>0</v>
       </c>
       <c r="J227">
         <v>0</v>
       </c>
       <c r="K227">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L227" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M227">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="N227">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="O227" s="3">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="P227" s="5">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="Q227">
         <v>0</v>
       </c>
       <c r="R227">
         <v>0</v>
       </c>
       <c r="S227">
         <v>0</v>
       </c>
       <c r="T227" s="3">
         <v>0</v>
       </c>
       <c r="U227" s="5">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="V227">
         <v>0</v>
       </c>
       <c r="W227">
         <v>0</v>
       </c>
       <c r="X227">
         <v>0</v>
       </c>
       <c r="Y227" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:25">
       <c r="A228">
-        <v>50720</v>
+        <v>50730</v>
       </c>
       <c r="B228">
         <v>0</v>
       </c>
       <c r="C228">
         <v>0</v>
       </c>
       <c r="D228">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E228">
         <v>1</v>
       </c>
       <c r="F228">
         <v>0</v>
       </c>
       <c r="G228">
+        <v>1</v>
+      </c>
+      <c r="H228">
         <v>3</v>
       </c>
-      <c r="H228">
-[...1 lines deleted...]
-      </c>
       <c r="I228">
         <v>0</v>
       </c>
       <c r="J228">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0</v>
       </c>
       <c r="L228" s="3">
+        <v>6</v>
+      </c>
+      <c r="M228">
         <v>5</v>
       </c>
-      <c r="M228">
-[...1 lines deleted...]
-      </c>
       <c r="N228">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="O228" s="3">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="P228" s="5">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="Q228">
         <v>0</v>
       </c>
       <c r="R228">
         <v>0</v>
       </c>
       <c r="S228">
         <v>0</v>
       </c>
       <c r="T228" s="3">
         <v>0</v>
       </c>
       <c r="U228" s="5">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="V228">
         <v>0</v>
       </c>
       <c r="W228">
         <v>0</v>
       </c>
       <c r="X228">
         <v>0</v>
       </c>
       <c r="Y228" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:25">
       <c r="A229">
-        <v>50730</v>
+        <v>50740</v>
       </c>
       <c r="B229">
         <v>0</v>
       </c>
       <c r="C229">
         <v>0</v>
       </c>
       <c r="D229">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E229">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F229">
         <v>0</v>
       </c>
       <c r="G229">
         <v>1</v>
       </c>
       <c r="H229">
+        <v>0</v>
+      </c>
+      <c r="I229">
+        <v>1</v>
+      </c>
+      <c r="J229">
+        <v>0</v>
+      </c>
+      <c r="K229">
+        <v>1</v>
+      </c>
+      <c r="L229" s="3">
         <v>3</v>
       </c>
-      <c r="I229">
-[...10 lines deleted...]
-      </c>
       <c r="M229">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N229">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="O229" s="3">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="P229" s="5">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="Q229">
         <v>0</v>
       </c>
       <c r="R229">
         <v>0</v>
       </c>
       <c r="S229">
         <v>0</v>
       </c>
       <c r="T229" s="3">
         <v>0</v>
       </c>
       <c r="U229" s="5">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="V229">
         <v>0</v>
       </c>
       <c r="W229">
         <v>0</v>
       </c>
       <c r="X229">
         <v>0</v>
       </c>
       <c r="Y229" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:25">
       <c r="A230">
-        <v>50740</v>
+        <v>50750</v>
       </c>
       <c r="B230">
         <v>0</v>
       </c>
       <c r="C230">
         <v>0</v>
       </c>
       <c r="D230">
         <v>0</v>
       </c>
       <c r="E230">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F230">
         <v>0</v>
       </c>
       <c r="G230">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="H230">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="I230">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J230">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K230">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L230" s="3">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="M230">
         <v>0</v>
       </c>
       <c r="N230">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="O230" s="3">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="P230" s="5">
-        <v>3</v>
+        <v>64</v>
       </c>
       <c r="Q230">
         <v>0</v>
       </c>
       <c r="R230">
         <v>0</v>
       </c>
       <c r="S230">
         <v>0</v>
       </c>
       <c r="T230" s="3">
         <v>0</v>
       </c>
       <c r="U230" s="5">
-        <v>3</v>
+        <v>64</v>
       </c>
       <c r="V230">
         <v>0</v>
       </c>
       <c r="W230">
         <v>0</v>
       </c>
       <c r="X230">
         <v>0</v>
       </c>
       <c r="Y230" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:25">
       <c r="A231">
-        <v>50750</v>
+        <v>50760</v>
       </c>
       <c r="B231">
         <v>0</v>
       </c>
       <c r="C231">
         <v>0</v>
       </c>
       <c r="D231">
         <v>0</v>
       </c>
       <c r="E231">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F231">
         <v>0</v>
       </c>
       <c r="G231">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H231">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="I231">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J231">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K231">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L231" s="3">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="M231">
         <v>0</v>
       </c>
       <c r="N231">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="O231" s="3">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="P231" s="5">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="Q231">
         <v>0</v>
       </c>
       <c r="R231">
         <v>0</v>
       </c>
       <c r="S231">
         <v>0</v>
       </c>
       <c r="T231" s="3">
         <v>0</v>
       </c>
       <c r="U231" s="5">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="V231">
         <v>0</v>
       </c>
       <c r="W231">
         <v>0</v>
       </c>
       <c r="X231">
         <v>0</v>
       </c>
       <c r="Y231" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:25">
       <c r="A232">
-        <v>50760</v>
+        <v>50770</v>
       </c>
       <c r="B232">
         <v>0</v>
       </c>
       <c r="C232">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D232">
         <v>0</v>
       </c>
       <c r="E232">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F232">
         <v>0</v>
       </c>
       <c r="G232">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H232">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I232">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J232">
         <v>0</v>
       </c>
       <c r="K232">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L232" s="3">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="M232">
         <v>0</v>
       </c>
       <c r="N232">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="O232" s="3">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="P232" s="5">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="Q232">
         <v>0</v>
       </c>
       <c r="R232">
         <v>0</v>
       </c>
       <c r="S232">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>0</v>
       </c>
       <c r="U232" s="5">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="V232">
         <v>0</v>
       </c>
       <c r="W232">
         <v>0</v>
       </c>
       <c r="X232">
         <v>0</v>
       </c>
       <c r="Y232" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:25">
       <c r="A233">
-        <v>50770</v>
+        <v>50800</v>
       </c>
       <c r="B233">
         <v>0</v>
       </c>
       <c r="C233">
         <v>1</v>
       </c>
       <c r="D233">
         <v>0</v>
       </c>
       <c r="E233">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F233">
         <v>0</v>
       </c>
       <c r="G233">
+        <v>14</v>
+      </c>
+      <c r="H233">
+        <v>18</v>
+      </c>
+      <c r="I233">
         <v>4</v>
       </c>
-      <c r="H233">
-[...4 lines deleted...]
-      </c>
       <c r="J233">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K233">
         <v>2</v>
       </c>
       <c r="L233" s="3">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="M233">
         <v>0</v>
       </c>
       <c r="N233">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="O233" s="3">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="P233" s="5">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="Q233">
         <v>0</v>
       </c>
       <c r="R233">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="S233">
         <v>0</v>
       </c>
       <c r="T233" s="3">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="U233" s="5">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="V233">
-        <v>0</v>
+        <v>1439</v>
       </c>
       <c r="W233">
         <v>0</v>
       </c>
       <c r="X233">
         <v>0</v>
       </c>
       <c r="Y233" s="3">
-        <v>0</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="234" spans="1:25">
       <c r="A234">
-        <v>50800</v>
+        <v>50810</v>
       </c>
       <c r="B234">
         <v>0</v>
       </c>
       <c r="C234">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D234">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E234">
+        <v>0</v>
+      </c>
+      <c r="F234">
+        <v>0</v>
+      </c>
+      <c r="G234">
         <v>5</v>
       </c>
-      <c r="F234">
-[...2 lines deleted...]
-      <c r="G234">
+      <c r="H234">
+        <v>6</v>
+      </c>
+      <c r="I234">
+        <v>2</v>
+      </c>
+      <c r="J234">
+        <v>0</v>
+      </c>
+      <c r="K234">
+        <v>3</v>
+      </c>
+      <c r="L234" s="3">
+        <v>17</v>
+      </c>
+      <c r="M234">
+        <v>0</v>
+      </c>
+      <c r="N234">
         <v>14</v>
       </c>
-      <c r="H234">
-[...19 lines deleted...]
-      </c>
       <c r="O234" s="3">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="P234" s="5">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="Q234">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="R234">
         <v>0</v>
       </c>
       <c r="S234">
         <v>0</v>
       </c>
       <c r="T234" s="3">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="U234" s="5">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="V234">
-        <v>1439</v>
+        <v>0</v>
       </c>
       <c r="W234">
         <v>0</v>
       </c>
       <c r="X234">
         <v>0</v>
       </c>
       <c r="Y234" s="3">
-        <v>1439</v>
+        <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:25">
       <c r="A235">
-        <v>50810</v>
+        <v>50840</v>
       </c>
       <c r="B235">
         <v>0</v>
       </c>
       <c r="C235">
         <v>0</v>
       </c>
       <c r="D235">
         <v>1</v>
       </c>
       <c r="E235">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F235">
         <v>0</v>
       </c>
       <c r="G235">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H235">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I235">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J235">
         <v>0</v>
       </c>
       <c r="K235">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L235" s="3">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="M235">
         <v>0</v>
       </c>
       <c r="N235">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="O235" s="3">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="P235" s="5">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="Q235">
         <v>0</v>
       </c>
       <c r="R235">
         <v>0</v>
       </c>
       <c r="S235">
         <v>0</v>
       </c>
       <c r="T235" s="3">
         <v>0</v>
       </c>
       <c r="U235" s="5">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="V235">
         <v>0</v>
       </c>
       <c r="W235">
         <v>0</v>
       </c>
       <c r="X235">
         <v>0</v>
       </c>
       <c r="Y235" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:25">
       <c r="A236">
-        <v>50840</v>
+        <v>50850</v>
       </c>
       <c r="B236">
         <v>0</v>
       </c>
       <c r="C236">
         <v>0</v>
       </c>
       <c r="D236">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E236">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F236">
         <v>0</v>
       </c>
       <c r="G236">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H236">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I236">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J236">
         <v>0</v>
       </c>
       <c r="K236">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L236" s="3">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M236">
         <v>0</v>
       </c>
       <c r="N236">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="O236" s="3">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="P236" s="5">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="Q236">
         <v>0</v>
       </c>
       <c r="R236">
         <v>0</v>
       </c>
       <c r="S236">
         <v>0</v>
       </c>
       <c r="T236" s="3">
         <v>0</v>
       </c>
       <c r="U236" s="5">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="V236">
         <v>0</v>
       </c>
       <c r="W236">
         <v>0</v>
       </c>
       <c r="X236">
         <v>0</v>
       </c>
       <c r="Y236" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:25">
       <c r="A237">
-        <v>50850</v>
+        <v>50860</v>
       </c>
       <c r="B237">
         <v>0</v>
       </c>
       <c r="C237">
         <v>0</v>
       </c>
       <c r="D237">
         <v>0</v>
       </c>
       <c r="E237">
         <v>0</v>
       </c>
       <c r="F237">
         <v>0</v>
       </c>
       <c r="G237">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H237">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I237">
         <v>0</v>
       </c>
       <c r="J237">
         <v>0</v>
       </c>
       <c r="K237">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L237" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M237">
         <v>0</v>
       </c>
       <c r="N237">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="O237" s="3">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="P237" s="5">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="Q237">
         <v>0</v>
       </c>
       <c r="R237">
         <v>0</v>
       </c>
       <c r="S237">
         <v>0</v>
       </c>
       <c r="T237" s="3">
         <v>0</v>
       </c>
       <c r="U237" s="5">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="V237">
         <v>0</v>
       </c>
       <c r="W237">
         <v>0</v>
       </c>
       <c r="X237">
         <v>0</v>
       </c>
       <c r="Y237" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:25">
       <c r="A238">
-        <v>50860</v>
+        <v>50870</v>
       </c>
       <c r="B238">
         <v>0</v>
       </c>
       <c r="C238">
         <v>0</v>
       </c>
       <c r="D238">
         <v>0</v>
       </c>
       <c r="E238">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F238">
         <v>0</v>
       </c>
       <c r="G238">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H238">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I238">
         <v>0</v>
       </c>
       <c r="J238">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K238">
         <v>1</v>
       </c>
       <c r="L238" s="3">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="M238">
         <v>0</v>
       </c>
       <c r="N238">
         <v>0</v>
       </c>
       <c r="O238" s="3">
         <v>0</v>
       </c>
       <c r="P238" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="Q238">
         <v>0</v>
       </c>
       <c r="R238">
         <v>0</v>
       </c>
       <c r="S238">
         <v>0</v>
       </c>
       <c r="T238" s="3">
         <v>0</v>
       </c>
       <c r="U238" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="V238">
         <v>0</v>
       </c>
       <c r="W238">
         <v>0</v>
       </c>
       <c r="X238">
         <v>0</v>
       </c>
       <c r="Y238" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:25">
       <c r="A239">
-        <v>50870</v>
+        <v>50880</v>
       </c>
       <c r="B239">
         <v>0</v>
       </c>
       <c r="C239">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D239">
         <v>0</v>
       </c>
       <c r="E239">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F239">
         <v>0</v>
       </c>
       <c r="G239">
         <v>5</v>
       </c>
       <c r="H239">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I239">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J239">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K239">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L239" s="3">
+        <v>10</v>
+      </c>
+      <c r="M239">
+        <v>0</v>
+      </c>
+      <c r="N239">
         <v>15</v>
       </c>
-      <c r="M239">
-[...4 lines deleted...]
-      </c>
       <c r="O239" s="3">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="P239" s="5">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="Q239">
         <v>0</v>
       </c>
       <c r="R239">
         <v>0</v>
       </c>
       <c r="S239">
         <v>0</v>
       </c>
       <c r="T239" s="3">
         <v>0</v>
       </c>
       <c r="U239" s="5">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="V239">
         <v>0</v>
       </c>
       <c r="W239">
         <v>0</v>
       </c>
       <c r="X239">
         <v>0</v>
       </c>
       <c r="Y239" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:25">
       <c r="A240">
-        <v>50880</v>
+        <v>50890</v>
       </c>
       <c r="B240">
         <v>0</v>
       </c>
       <c r="C240">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D240">
         <v>0</v>
       </c>
       <c r="E240">
         <v>0</v>
       </c>
       <c r="F240">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G240">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H240">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I240">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J240">
         <v>0</v>
       </c>
       <c r="K240">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L240" s="3">
         <v>10</v>
       </c>
       <c r="M240">
         <v>0</v>
       </c>
       <c r="N240">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="O240" s="3">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="P240" s="5">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="Q240">
         <v>0</v>
       </c>
       <c r="R240">
         <v>0</v>
       </c>
       <c r="S240">
         <v>0</v>
       </c>
       <c r="T240" s="3">
         <v>0</v>
       </c>
       <c r="U240" s="5">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="V240">
         <v>0</v>
       </c>
       <c r="W240">
         <v>0</v>
       </c>
       <c r="X240">
         <v>0</v>
       </c>
       <c r="Y240" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:25">
       <c r="A241">
-        <v>50890</v>
+        <v>61000</v>
       </c>
       <c r="B241">
         <v>0</v>
       </c>
       <c r="C241">
         <v>0</v>
       </c>
       <c r="D241">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E241">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F241">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G241">
-        <v>2</v>
+        <v>46</v>
       </c>
       <c r="H241">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="I241">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J241">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K241">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L241" s="3">
-        <v>10</v>
+        <v>146</v>
       </c>
       <c r="M241">
         <v>0</v>
       </c>
       <c r="N241">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="O241" s="3">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="P241" s="5">
-        <v>10</v>
+        <v>185</v>
       </c>
       <c r="Q241">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="R241">
-        <v>0</v>
+        <v>513</v>
       </c>
       <c r="S241">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="T241" s="3">
-        <v>0</v>
+        <v>555</v>
       </c>
       <c r="U241" s="5">
-        <v>10</v>
+        <v>740</v>
       </c>
       <c r="V241">
         <v>0</v>
       </c>
       <c r="W241">
         <v>0</v>
       </c>
       <c r="X241">
-        <v>0</v>
+        <v>526</v>
       </c>
       <c r="Y241" s="3">
-        <v>0</v>
+        <v>526</v>
       </c>
     </row>
     <row r="242" spans="1:25">
       <c r="A242">
-        <v>61000</v>
+        <v>61100</v>
       </c>
       <c r="B242">
         <v>0</v>
       </c>
       <c r="C242">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D242">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E242">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="F242">
+        <v>6</v>
+      </c>
+      <c r="G242">
+        <v>77</v>
+      </c>
+      <c r="H242">
+        <v>71</v>
+      </c>
+      <c r="I242">
         <v>5</v>
       </c>
-      <c r="G242">
-[...7 lines deleted...]
-      </c>
       <c r="J242">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K242">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L242" s="3">
-        <v>146</v>
+        <v>204</v>
       </c>
       <c r="M242">
         <v>0</v>
       </c>
       <c r="N242">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="O242" s="3">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="P242" s="5">
-        <v>185</v>
+        <v>204</v>
       </c>
       <c r="Q242">
-        <v>513</v>
+        <v>190</v>
       </c>
       <c r="R242">
-        <v>20</v>
+        <v>458</v>
       </c>
       <c r="S242">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="T242" s="3">
-        <v>555</v>
+        <v>648</v>
       </c>
       <c r="U242" s="5">
-        <v>740</v>
+        <v>852</v>
       </c>
       <c r="V242">
         <v>0</v>
       </c>
       <c r="W242">
         <v>0</v>
       </c>
       <c r="X242">
-        <v>526</v>
+        <v>0</v>
       </c>
       <c r="Y242" s="3">
-        <v>526</v>
+        <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:25">
       <c r="A243">
-        <v>61100</v>
+        <v>61110</v>
       </c>
       <c r="B243">
         <v>0</v>
       </c>
       <c r="C243">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D243">
+        <v>0</v>
+      </c>
+      <c r="E243">
         <v>3</v>
       </c>
-      <c r="E243">
-[...1 lines deleted...]
-      </c>
       <c r="F243">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G243">
-        <v>77</v>
+        <v>7</v>
       </c>
       <c r="H243">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="I243">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J243">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K243">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L243" s="3">
-        <v>204</v>
+        <v>27</v>
       </c>
       <c r="M243">
         <v>0</v>
       </c>
       <c r="N243">
         <v>0</v>
       </c>
       <c r="O243" s="3">
         <v>0</v>
       </c>
       <c r="P243" s="5">
-        <v>204</v>
+        <v>27</v>
       </c>
       <c r="Q243">
-        <v>458</v>
+        <v>0</v>
       </c>
       <c r="R243">
-        <v>190</v>
+        <v>0</v>
       </c>
       <c r="S243">
         <v>0</v>
       </c>
       <c r="T243" s="3">
-        <v>648</v>
+        <v>0</v>
       </c>
       <c r="U243" s="5">
-        <v>852</v>
+        <v>27</v>
       </c>
       <c r="V243">
         <v>0</v>
       </c>
       <c r="W243">
         <v>0</v>
       </c>
       <c r="X243">
         <v>0</v>
       </c>
       <c r="Y243" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:25">
       <c r="A244">
-        <v>61110</v>
+        <v>61116</v>
       </c>
       <c r="B244">
         <v>0</v>
       </c>
       <c r="C244">
         <v>0</v>
       </c>
       <c r="D244">
         <v>0</v>
       </c>
       <c r="E244">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F244">
         <v>0</v>
       </c>
       <c r="G244">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H244">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="I244">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J244">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
       <c r="L244" s="3">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="M244">
         <v>0</v>
       </c>
       <c r="N244">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="O244" s="3">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="P244" s="5">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="Q244">
         <v>0</v>
       </c>
       <c r="R244">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="S244">
         <v>0</v>
       </c>
       <c r="T244" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="U244" s="5">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="V244">
         <v>0</v>
       </c>
       <c r="W244">
         <v>0</v>
       </c>
       <c r="X244">
         <v>0</v>
       </c>
       <c r="Y244" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:25">
       <c r="A245">
-        <v>61116</v>
+        <v>61120</v>
       </c>
       <c r="B245">
         <v>0</v>
       </c>
       <c r="C245">
         <v>0</v>
       </c>
       <c r="D245">
         <v>0</v>
       </c>
       <c r="E245">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F245">
         <v>0</v>
       </c>
       <c r="G245">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H245">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I245">
         <v>0</v>
       </c>
       <c r="J245">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0</v>
       </c>
       <c r="L245" s="3">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="M245">
         <v>0</v>
       </c>
       <c r="N245">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="O245" s="3">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="P245" s="5">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="Q245">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="R245">
         <v>0</v>
       </c>
       <c r="S245">
         <v>0</v>
       </c>
       <c r="T245" s="3">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="U245" s="5">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="V245">
         <v>0</v>
       </c>
       <c r="W245">
         <v>0</v>
       </c>
       <c r="X245">
         <v>0</v>
       </c>
       <c r="Y245" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:25">
       <c r="A246">
-        <v>61120</v>
+        <v>61130</v>
       </c>
       <c r="B246">
         <v>0</v>
       </c>
       <c r="C246">
         <v>0</v>
       </c>
       <c r="D246">
         <v>0</v>
       </c>
       <c r="E246">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>0</v>
+      </c>
+      <c r="G246">
         <v>3</v>
       </c>
-      <c r="F246">
-[...4 lines deleted...]
-      </c>
       <c r="H246">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I246">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J246">
         <v>0</v>
       </c>
       <c r="K246">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L246" s="3">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="M246">
         <v>0</v>
       </c>
       <c r="N246">
         <v>0</v>
       </c>
       <c r="O246" s="3">
         <v>0</v>
       </c>
       <c r="P246" s="5">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="Q246">
         <v>0</v>
       </c>
       <c r="R246">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="S246">
         <v>0</v>
       </c>
       <c r="T246" s="3">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="U246" s="5">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="V246">
         <v>0</v>
       </c>
       <c r="W246">
         <v>0</v>
       </c>
       <c r="X246">
         <v>0</v>
       </c>
       <c r="Y246" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:25">
       <c r="A247">
-        <v>61130</v>
+        <v>61140</v>
       </c>
       <c r="B247">
         <v>0</v>
       </c>
       <c r="C247">
         <v>0</v>
       </c>
       <c r="D247">
         <v>0</v>
       </c>
       <c r="E247">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F247">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G247">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="H247">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="I247">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J247">
         <v>0</v>
       </c>
       <c r="K247">
         <v>1</v>
       </c>
       <c r="L247" s="3">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="M247">
         <v>0</v>
       </c>
       <c r="N247">
         <v>0</v>
       </c>
       <c r="O247" s="3">
         <v>0</v>
       </c>
       <c r="P247" s="5">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="Q247">
         <v>0</v>
       </c>
       <c r="R247">
         <v>0</v>
       </c>
       <c r="S247">
         <v>0</v>
       </c>
       <c r="T247" s="3">
         <v>0</v>
       </c>
       <c r="U247" s="5">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="V247">
         <v>0</v>
       </c>
       <c r="W247">
         <v>0</v>
       </c>
       <c r="X247">
         <v>0</v>
       </c>
       <c r="Y247" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:25">
       <c r="A248">
-        <v>61140</v>
+        <v>61150</v>
       </c>
       <c r="B248">
         <v>0</v>
       </c>
       <c r="C248">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D248">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E248">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F248">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G248">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H248">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="I248">
         <v>1</v>
       </c>
       <c r="J248">
         <v>0</v>
       </c>
       <c r="K248">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L248" s="3">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="M248">
         <v>0</v>
       </c>
       <c r="N248">
         <v>0</v>
       </c>
       <c r="O248" s="3">
         <v>0</v>
       </c>
       <c r="P248" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Q248">
         <v>0</v>
       </c>
       <c r="R248">
         <v>0</v>
       </c>
       <c r="S248">
         <v>0</v>
       </c>
       <c r="T248" s="3">
         <v>0</v>
       </c>
       <c r="U248" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="V248">
         <v>0</v>
       </c>
       <c r="W248">
         <v>0</v>
       </c>
       <c r="X248">
         <v>0</v>
       </c>
       <c r="Y248" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:25">
       <c r="A249">
-        <v>61150</v>
+        <v>61160</v>
       </c>
       <c r="B249">
         <v>0</v>
       </c>
       <c r="C249">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D249">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E249">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F249">
         <v>2</v>
       </c>
       <c r="G249">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="H249">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="I249">
         <v>1</v>
       </c>
       <c r="J249">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K249">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L249" s="3">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="M249">
         <v>0</v>
       </c>
       <c r="N249">
         <v>0</v>
       </c>
       <c r="O249" s="3">
         <v>0</v>
       </c>
       <c r="P249" s="5">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="Q249">
         <v>0</v>
       </c>
       <c r="R249">
         <v>0</v>
       </c>
       <c r="S249">
         <v>0</v>
       </c>
       <c r="T249" s="3">
         <v>0</v>
       </c>
       <c r="U249" s="5">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="V249">
         <v>0</v>
       </c>
       <c r="W249">
         <v>0</v>
       </c>
       <c r="X249">
         <v>0</v>
       </c>
       <c r="Y249" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:25">
       <c r="A250">
-        <v>61160</v>
+        <v>61170</v>
       </c>
       <c r="B250">
         <v>0</v>
       </c>
       <c r="C250">
         <v>0</v>
       </c>
       <c r="D250">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E250">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F250">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G250">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H250">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I250">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J250">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K250">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L250" s="3">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="M250">
         <v>0</v>
       </c>
       <c r="N250">
         <v>0</v>
       </c>
       <c r="O250" s="3">
         <v>0</v>
       </c>
       <c r="P250" s="5">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="Q250">
         <v>0</v>
       </c>
       <c r="R250">
         <v>0</v>
       </c>
       <c r="S250">
         <v>0</v>
       </c>
       <c r="T250" s="3">
         <v>0</v>
       </c>
       <c r="U250" s="5">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="V250">
         <v>0</v>
       </c>
       <c r="W250">
         <v>0</v>
       </c>
       <c r="X250">
         <v>0</v>
       </c>
       <c r="Y250" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:25">
       <c r="A251">
-        <v>61170</v>
+        <v>61190</v>
       </c>
       <c r="B251">
         <v>0</v>
       </c>
       <c r="C251">
         <v>0</v>
       </c>
       <c r="D251">
         <v>1</v>
       </c>
       <c r="E251">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F251">
         <v>0</v>
       </c>
       <c r="G251">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H251">
+        <v>4</v>
+      </c>
+      <c r="I251">
+        <v>0</v>
+      </c>
+      <c r="J251">
+        <v>0</v>
+      </c>
+      <c r="K251">
+        <v>0</v>
+      </c>
+      <c r="L251" s="3">
         <v>9</v>
       </c>
-      <c r="I251">
-[...10 lines deleted...]
-      </c>
       <c r="M251">
         <v>0</v>
       </c>
       <c r="N251">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="O251" s="3">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="P251" s="5">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="Q251">
         <v>0</v>
       </c>
       <c r="R251">
         <v>0</v>
       </c>
       <c r="S251">
         <v>0</v>
       </c>
       <c r="T251" s="3">
         <v>0</v>
       </c>
       <c r="U251" s="5">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="V251">
         <v>0</v>
       </c>
       <c r="W251">
         <v>0</v>
       </c>
       <c r="X251">
         <v>0</v>
       </c>
       <c r="Y251" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:25">
       <c r="A252">
-        <v>61190</v>
+        <v>61200</v>
       </c>
       <c r="B252">
         <v>0</v>
       </c>
       <c r="C252">
         <v>0</v>
       </c>
       <c r="D252">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E252">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F252">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G252">
+        <v>21</v>
+      </c>
+      <c r="H252">
+        <v>23</v>
+      </c>
+      <c r="I252">
         <v>3</v>
       </c>
-      <c r="H252">
-[...4 lines deleted...]
-      </c>
       <c r="J252">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K252">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L252" s="3">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="M252">
         <v>0</v>
       </c>
       <c r="N252">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="O252" s="3">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="P252" s="5">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="Q252">
-        <v>0</v>
+        <v>159</v>
       </c>
       <c r="R252">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="S252">
         <v>0</v>
       </c>
       <c r="T252" s="3">
-        <v>0</v>
+        <v>559</v>
       </c>
       <c r="U252" s="5">
-        <v>23</v>
+        <v>667</v>
       </c>
       <c r="V252">
         <v>0</v>
       </c>
       <c r="W252">
         <v>0</v>
       </c>
       <c r="X252">
         <v>0</v>
       </c>
       <c r="Y252" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:25">
       <c r="A253">
-        <v>61200</v>
+        <v>61210</v>
       </c>
       <c r="B253">
         <v>0</v>
       </c>
       <c r="C253">
         <v>0</v>
       </c>
       <c r="D253">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E253">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F253">
         <v>1</v>
       </c>
       <c r="G253">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H253">
         <v>23</v>
       </c>
       <c r="I253">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J253">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K253">
         <v>2</v>
       </c>
       <c r="L253" s="3">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="M253">
         <v>0</v>
       </c>
       <c r="N253">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="O253" s="3">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="P253" s="5">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="Q253">
-        <v>400</v>
+        <v>0</v>
       </c>
       <c r="R253">
-        <v>159</v>
+        <v>0</v>
       </c>
       <c r="S253">
         <v>0</v>
       </c>
       <c r="T253" s="3">
-        <v>559</v>
+        <v>0</v>
       </c>
       <c r="U253" s="5">
-        <v>667</v>
+        <v>51</v>
       </c>
       <c r="V253">
         <v>0</v>
       </c>
       <c r="W253">
         <v>0</v>
       </c>
       <c r="X253">
         <v>0</v>
       </c>
       <c r="Y253" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:25">
       <c r="A254">
-        <v>61210</v>
+        <v>61220</v>
       </c>
       <c r="B254">
         <v>0</v>
       </c>
       <c r="C254">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D254">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E254">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F254">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G254">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="H254">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I254">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J254">
         <v>0</v>
       </c>
       <c r="K254">
         <v>2</v>
       </c>
       <c r="L254" s="3">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="M254">
         <v>0</v>
       </c>
       <c r="N254">
         <v>0</v>
       </c>
       <c r="O254" s="3">
         <v>0</v>
       </c>
       <c r="P254" s="5">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="Q254">
         <v>0</v>
       </c>
       <c r="R254">
         <v>0</v>
       </c>
       <c r="S254">
         <v>0</v>
       </c>
       <c r="T254" s="3">
         <v>0</v>
       </c>
       <c r="U254" s="5">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="V254">
         <v>0</v>
       </c>
       <c r="W254">
         <v>0</v>
       </c>
       <c r="X254">
         <v>0</v>
       </c>
       <c r="Y254" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:25">
       <c r="A255">
-        <v>61220</v>
+        <v>61230</v>
       </c>
       <c r="B255">
         <v>0</v>
       </c>
       <c r="C255">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D255">
         <v>0</v>
       </c>
       <c r="E255">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F255">
         <v>0</v>
       </c>
       <c r="G255">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="H255">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="I255">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J255">
         <v>0</v>
       </c>
       <c r="K255">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L255" s="3">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="M255">
         <v>0</v>
       </c>
       <c r="N255">
         <v>0</v>
       </c>
       <c r="O255" s="3">
         <v>0</v>
       </c>
       <c r="P255" s="5">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="Q255">
         <v>0</v>
       </c>
       <c r="R255">
         <v>0</v>
       </c>
       <c r="S255">
         <v>0</v>
       </c>
       <c r="T255" s="3">
         <v>0</v>
       </c>
       <c r="U255" s="5">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="V255">
         <v>0</v>
       </c>
       <c r="W255">
         <v>0</v>
       </c>
       <c r="X255">
         <v>0</v>
       </c>
       <c r="Y255" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:25">
       <c r="A256">
-        <v>61230</v>
+        <v>61240</v>
       </c>
       <c r="B256">
         <v>0</v>
       </c>
       <c r="C256">
         <v>0</v>
       </c>
       <c r="D256">
         <v>0</v>
       </c>
       <c r="E256">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F256">
         <v>0</v>
       </c>
       <c r="G256">
         <v>4</v>
       </c>
       <c r="H256">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I256">
         <v>0</v>
       </c>
       <c r="J256">
         <v>0</v>
       </c>
       <c r="K256">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L256" s="3">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="M256">
         <v>0</v>
       </c>
       <c r="N256">
         <v>0</v>
       </c>
       <c r="O256" s="3">
         <v>0</v>
       </c>
       <c r="P256" s="5">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="Q256">
         <v>0</v>
       </c>
       <c r="R256">
         <v>0</v>
       </c>
       <c r="S256">
         <v>0</v>
       </c>
       <c r="T256" s="3">
         <v>0</v>
       </c>
       <c r="U256" s="5">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="V256">
         <v>0</v>
       </c>
       <c r="W256">
         <v>0</v>
       </c>
       <c r="X256">
         <v>0</v>
       </c>
       <c r="Y256" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:25">
       <c r="A257">
-        <v>61240</v>
+        <v>61250</v>
       </c>
       <c r="B257">
         <v>0</v>
       </c>
       <c r="C257">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D257">
         <v>0</v>
       </c>
       <c r="E257">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F257">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G257">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="H257">
-        <v>4</v>
+        <v>38</v>
       </c>
       <c r="I257">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J257">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K257">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L257" s="3">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="M257">
         <v>0</v>
       </c>
       <c r="N257">
         <v>0</v>
       </c>
       <c r="O257" s="3">
         <v>0</v>
       </c>
       <c r="P257" s="5">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="Q257">
         <v>0</v>
       </c>
       <c r="R257">
         <v>0</v>
       </c>
       <c r="S257">
         <v>0</v>
       </c>
       <c r="T257" s="3">
         <v>0</v>
       </c>
       <c r="U257" s="5">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="V257">
         <v>0</v>
       </c>
       <c r="W257">
         <v>0</v>
       </c>
       <c r="X257">
         <v>0</v>
       </c>
       <c r="Y257" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:25">
       <c r="A258">
-        <v>61250</v>
+        <v>61260</v>
       </c>
       <c r="B258">
         <v>0</v>
       </c>
       <c r="C258">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D258">
         <v>0</v>
       </c>
       <c r="E258">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F258">
+        <v>0</v>
+      </c>
+      <c r="G258">
+        <v>0</v>
+      </c>
+      <c r="H258">
         <v>3</v>
       </c>
-      <c r="G258">
-[...4 lines deleted...]
-      </c>
       <c r="I258">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J258">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K258">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L258" s="3">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="M258">
         <v>0</v>
       </c>
       <c r="N258">
         <v>0</v>
       </c>
       <c r="O258" s="3">
         <v>0</v>
       </c>
       <c r="P258" s="5">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="Q258">
         <v>0</v>
       </c>
       <c r="R258">
         <v>0</v>
       </c>
       <c r="S258">
         <v>0</v>
       </c>
       <c r="T258" s="3">
         <v>0</v>
       </c>
       <c r="U258" s="5">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="V258">
         <v>0</v>
       </c>
       <c r="W258">
         <v>0</v>
       </c>
       <c r="X258">
         <v>0</v>
       </c>
       <c r="Y258" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:25">
       <c r="A259">
-        <v>61260</v>
+        <v>61270</v>
       </c>
       <c r="B259">
         <v>0</v>
       </c>
       <c r="C259">
         <v>0</v>
       </c>
       <c r="D259">
         <v>0</v>
       </c>
       <c r="E259">
+        <v>7</v>
+      </c>
+      <c r="F259">
+        <v>0</v>
+      </c>
+      <c r="G259">
         <v>4</v>
       </c>
-      <c r="F259">
-[...4 lines deleted...]
-      </c>
       <c r="H259">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="I259">
         <v>0</v>
       </c>
       <c r="J259">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0</v>
       </c>
       <c r="L259" s="3">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M259">
         <v>0</v>
       </c>
       <c r="N259">
         <v>0</v>
       </c>
       <c r="O259" s="3">
         <v>0</v>
       </c>
       <c r="P259" s="5">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q259">
         <v>0</v>
       </c>
       <c r="R259">
         <v>0</v>
       </c>
       <c r="S259">
         <v>0</v>
       </c>
       <c r="T259" s="3">
         <v>0</v>
       </c>
       <c r="U259" s="5">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="V259">
         <v>0</v>
       </c>
       <c r="W259">
         <v>0</v>
       </c>
       <c r="X259">
         <v>0</v>
       </c>
       <c r="Y259" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:25">
       <c r="A260">
-        <v>61270</v>
+        <v>61290</v>
       </c>
       <c r="B260">
         <v>0</v>
       </c>
       <c r="C260">
         <v>0</v>
       </c>
       <c r="D260">
         <v>0</v>
       </c>
       <c r="E260">
+        <v>4</v>
+      </c>
+      <c r="F260">
+        <v>2</v>
+      </c>
+      <c r="G260">
         <v>7</v>
       </c>
-      <c r="F260">
-[...4 lines deleted...]
-      </c>
       <c r="H260">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="I260">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J260">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0</v>
       </c>
       <c r="L260" s="3">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="M260">
         <v>0</v>
       </c>
       <c r="N260">
         <v>0</v>
       </c>
       <c r="O260" s="3">
         <v>0</v>
       </c>
       <c r="P260" s="5">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="Q260">
         <v>0</v>
       </c>
       <c r="R260">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="S260">
         <v>0</v>
       </c>
       <c r="T260" s="3">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="U260" s="5">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="V260">
         <v>0</v>
       </c>
       <c r="W260">
         <v>0</v>
       </c>
       <c r="X260">
         <v>0</v>
       </c>
       <c r="Y260" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:25">
       <c r="A261">
-        <v>61290</v>
+        <v>61300</v>
       </c>
       <c r="B261">
         <v>0</v>
       </c>
       <c r="C261">
         <v>0</v>
       </c>
       <c r="D261">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E261">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F261">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G261">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="H261">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="I261">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J261">
         <v>0</v>
       </c>
       <c r="K261">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L261" s="3">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="M261">
         <v>0</v>
       </c>
       <c r="N261">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="O261" s="3">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="P261" s="5">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="Q261">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="R261">
-        <v>0</v>
+        <v>164</v>
       </c>
       <c r="S261">
         <v>0</v>
       </c>
       <c r="T261" s="3">
-        <v>18</v>
+        <v>164</v>
       </c>
       <c r="U261" s="5">
-        <v>38</v>
+        <v>235</v>
       </c>
       <c r="V261">
         <v>0</v>
       </c>
       <c r="W261">
         <v>0</v>
       </c>
       <c r="X261">
         <v>0</v>
       </c>
       <c r="Y261" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:25">
       <c r="A262">
-        <v>61300</v>
+        <v>61310</v>
       </c>
       <c r="B262">
         <v>0</v>
       </c>
       <c r="C262">
         <v>0</v>
       </c>
       <c r="D262">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E262">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F262">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G262">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="H262">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="I262">
         <v>0</v>
       </c>
       <c r="J262">
         <v>0</v>
       </c>
       <c r="K262">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L262" s="3">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="M262">
         <v>0</v>
       </c>
       <c r="N262">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="O262" s="3">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="P262" s="5">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="Q262">
-        <v>164</v>
+        <v>0</v>
       </c>
       <c r="R262">
         <v>0</v>
       </c>
       <c r="S262">
         <v>0</v>
       </c>
       <c r="T262" s="3">
-        <v>164</v>
+        <v>0</v>
       </c>
       <c r="U262" s="5">
-        <v>235</v>
+        <v>8</v>
       </c>
       <c r="V262">
         <v>0</v>
       </c>
       <c r="W262">
         <v>0</v>
       </c>
       <c r="X262">
         <v>0</v>
       </c>
       <c r="Y262" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:25">
       <c r="A263">
-        <v>61310</v>
+        <v>61320</v>
       </c>
       <c r="B263">
         <v>0</v>
       </c>
       <c r="C263">
         <v>0</v>
       </c>
       <c r="D263">
         <v>0</v>
       </c>
       <c r="E263">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F263">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G263">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="H263">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I263">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J263">
         <v>0</v>
       </c>
       <c r="K263">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L263" s="3">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="M263">
         <v>0</v>
       </c>
       <c r="N263">
         <v>0</v>
       </c>
       <c r="O263" s="3">
         <v>0</v>
       </c>
       <c r="P263" s="5">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="Q263">
         <v>0</v>
       </c>
       <c r="R263">
         <v>0</v>
       </c>
       <c r="S263">
         <v>0</v>
       </c>
       <c r="T263" s="3">
         <v>0</v>
       </c>
       <c r="U263" s="5">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="V263">
         <v>0</v>
       </c>
       <c r="W263">
         <v>0</v>
       </c>
       <c r="X263">
         <v>0</v>
       </c>
       <c r="Y263" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:25">
       <c r="A264">
-        <v>61320</v>
+        <v>61330</v>
       </c>
       <c r="B264">
         <v>0</v>
       </c>
       <c r="C264">
         <v>0</v>
       </c>
       <c r="D264">
         <v>0</v>
       </c>
       <c r="E264">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F264">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G264">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H264">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="I264">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J264">
         <v>0</v>
       </c>
       <c r="K264">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L264" s="3">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="M264">
         <v>0</v>
       </c>
       <c r="N264">
         <v>0</v>
       </c>
       <c r="O264" s="3">
         <v>0</v>
       </c>
       <c r="P264" s="5">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="Q264">
         <v>0</v>
       </c>
       <c r="R264">
         <v>0</v>
       </c>
       <c r="S264">
         <v>0</v>
       </c>
       <c r="T264" s="3">
         <v>0</v>
       </c>
       <c r="U264" s="5">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="V264">
         <v>0</v>
       </c>
       <c r="W264">
         <v>0</v>
       </c>
       <c r="X264">
         <v>0</v>
       </c>
       <c r="Y264" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:25">
       <c r="A265">
-        <v>61330</v>
+        <v>61340</v>
       </c>
       <c r="B265">
         <v>0</v>
       </c>
       <c r="C265">
         <v>0</v>
       </c>
       <c r="D265">
         <v>0</v>
       </c>
       <c r="E265">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F265">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G265">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H265">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="I265">
         <v>0</v>
       </c>
       <c r="J265">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K265">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L265" s="3">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="M265">
         <v>0</v>
       </c>
       <c r="N265">
         <v>0</v>
       </c>
       <c r="O265" s="3">
         <v>0</v>
       </c>
       <c r="P265" s="5">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="Q265">
         <v>0</v>
       </c>
       <c r="R265">
         <v>0</v>
       </c>
       <c r="S265">
         <v>0</v>
       </c>
       <c r="T265" s="3">
         <v>0</v>
       </c>
       <c r="U265" s="5">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="V265">
         <v>0</v>
       </c>
       <c r="W265">
         <v>0</v>
       </c>
       <c r="X265">
         <v>0</v>
       </c>
       <c r="Y265" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:25">
       <c r="A266">
-        <v>61340</v>
+        <v>61350</v>
       </c>
       <c r="B266">
         <v>0</v>
       </c>
       <c r="C266">
         <v>0</v>
       </c>
       <c r="D266">
         <v>0</v>
       </c>
       <c r="E266">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F266">
         <v>0</v>
       </c>
       <c r="G266">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="H266">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I266">
         <v>0</v>
       </c>
       <c r="J266">
         <v>1</v>
       </c>
       <c r="K266">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L266" s="3">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="M266">
         <v>0</v>
       </c>
       <c r="N266">
         <v>0</v>
       </c>
       <c r="O266" s="3">
         <v>0</v>
       </c>
       <c r="P266" s="5">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="Q266">
         <v>0</v>
       </c>
       <c r="R266">
         <v>0</v>
       </c>
       <c r="S266">
         <v>0</v>
       </c>
       <c r="T266" s="3">
         <v>0</v>
       </c>
       <c r="U266" s="5">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="V266">
         <v>0</v>
       </c>
       <c r="W266">
         <v>0</v>
       </c>
       <c r="X266">
         <v>0</v>
       </c>
       <c r="Y266" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:25">
       <c r="A267">
-        <v>61350</v>
+        <v>61360</v>
       </c>
       <c r="B267">
         <v>0</v>
       </c>
       <c r="C267">
         <v>0</v>
       </c>
       <c r="D267">
         <v>0</v>
       </c>
       <c r="E267">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F267">
         <v>0</v>
       </c>
       <c r="G267">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="H267">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="I267">
         <v>0</v>
       </c>
       <c r="J267">
         <v>1</v>
       </c>
       <c r="K267">
         <v>0</v>
       </c>
       <c r="L267" s="3">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="M267">
         <v>0</v>
       </c>
       <c r="N267">
         <v>0</v>
       </c>
       <c r="O267" s="3">
         <v>0</v>
       </c>
       <c r="P267" s="5">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="Q267">
         <v>0</v>
       </c>
       <c r="R267">
         <v>0</v>
       </c>
       <c r="S267">
         <v>0</v>
       </c>
       <c r="T267" s="3">
         <v>0</v>
       </c>
       <c r="U267" s="5">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="V267">
         <v>0</v>
       </c>
       <c r="W267">
         <v>0</v>
       </c>
       <c r="X267">
         <v>0</v>
       </c>
       <c r="Y267" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:25">
       <c r="A268">
-        <v>61360</v>
+        <v>61370</v>
       </c>
       <c r="B268">
         <v>0</v>
       </c>
       <c r="C268">
         <v>0</v>
       </c>
       <c r="D268">
         <v>0</v>
       </c>
       <c r="E268">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F268">
         <v>0</v>
       </c>
       <c r="G268">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H268">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I268">
         <v>0</v>
       </c>
       <c r="J268">
         <v>1</v>
       </c>
       <c r="K268">
         <v>0</v>
       </c>
       <c r="L268" s="3">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="M268">
         <v>0</v>
       </c>
       <c r="N268">
         <v>0</v>
       </c>
       <c r="O268" s="3">
         <v>0</v>
       </c>
       <c r="P268" s="5">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="Q268">
         <v>0</v>
       </c>
       <c r="R268">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="S268">
         <v>0</v>
       </c>
       <c r="T268" s="3">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="U268" s="5">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="V268">
         <v>0</v>
       </c>
       <c r="W268">
         <v>0</v>
       </c>
       <c r="X268">
         <v>0</v>
       </c>
       <c r="Y268" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:25">
       <c r="A269">
-        <v>61370</v>
+        <v>61380</v>
       </c>
       <c r="B269">
         <v>0</v>
       </c>
       <c r="C269">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D269">
         <v>0</v>
       </c>
       <c r="E269">
         <v>2</v>
       </c>
       <c r="F269">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G269">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H269">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I269">
         <v>0</v>
       </c>
       <c r="J269">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K269">
         <v>0</v>
       </c>
       <c r="L269" s="3">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="M269">
         <v>0</v>
       </c>
       <c r="N269">
         <v>0</v>
       </c>
       <c r="O269" s="3">
         <v>0</v>
       </c>
       <c r="P269" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="Q269">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="R269">
         <v>0</v>
       </c>
       <c r="S269">
         <v>0</v>
       </c>
       <c r="T269" s="3">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="U269" s="5">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="V269">
         <v>0</v>
       </c>
       <c r="W269">
         <v>0</v>
       </c>
       <c r="X269">
         <v>0</v>
       </c>
       <c r="Y269" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:25">
       <c r="A270">
-        <v>61380</v>
+        <v>61390</v>
       </c>
       <c r="B270">
         <v>0</v>
       </c>
       <c r="C270">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D270">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E270">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F270">
         <v>1</v>
       </c>
       <c r="G270">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H270">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I270">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J270">
         <v>0</v>
       </c>
       <c r="K270">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L270" s="3">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="M270">
         <v>0</v>
       </c>
       <c r="N270">
         <v>0</v>
       </c>
       <c r="O270" s="3">
         <v>0</v>
       </c>
       <c r="P270" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="Q270">
         <v>0</v>
       </c>
       <c r="R270">
         <v>0</v>
       </c>
       <c r="S270">
         <v>0</v>
       </c>
       <c r="T270" s="3">
         <v>0</v>
       </c>
       <c r="U270" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="V270">
         <v>0</v>
       </c>
       <c r="W270">
         <v>0</v>
       </c>
       <c r="X270">
         <v>0</v>
       </c>
       <c r="Y270" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:25">
       <c r="A271">
-        <v>61390</v>
+        <v>61400</v>
       </c>
       <c r="B271">
         <v>0</v>
       </c>
       <c r="C271">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D271">
         <v>1</v>
       </c>
       <c r="E271">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F271">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G271">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H271">
         <v>5</v>
       </c>
       <c r="I271">
         <v>1</v>
       </c>
       <c r="J271">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K271">
         <v>1</v>
       </c>
       <c r="L271" s="3">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="M271">
         <v>0</v>
       </c>
       <c r="N271">
         <v>0</v>
       </c>
       <c r="O271" s="3">
         <v>0</v>
       </c>
       <c r="P271" s="5">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="Q271">
         <v>0</v>
       </c>
       <c r="R271">
         <v>0</v>
       </c>
       <c r="S271">
         <v>0</v>
       </c>
       <c r="T271" s="3">
         <v>0</v>
       </c>
       <c r="U271" s="5">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="V271">
         <v>0</v>
       </c>
       <c r="W271">
         <v>0</v>
       </c>
       <c r="X271">
         <v>0</v>
       </c>
       <c r="Y271" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:25">
       <c r="A272">
-        <v>61400</v>
+        <v>61410</v>
       </c>
       <c r="B272">
         <v>0</v>
       </c>
       <c r="C272">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D272">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E272">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F272">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G272">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H272">
         <v>5</v>
       </c>
       <c r="I272">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J272">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K272">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L272" s="3">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="M272">
         <v>0</v>
       </c>
       <c r="N272">
         <v>0</v>
       </c>
       <c r="O272" s="3">
         <v>0</v>
       </c>
       <c r="P272" s="5">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="Q272">
         <v>0</v>
       </c>
       <c r="R272">
         <v>0</v>
       </c>
       <c r="S272">
         <v>0</v>
       </c>
       <c r="T272" s="3">
         <v>0</v>
       </c>
       <c r="U272" s="5">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="V272">
         <v>0</v>
       </c>
       <c r="W272">
         <v>0</v>
       </c>
       <c r="X272">
         <v>0</v>
       </c>
       <c r="Y272" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:25">
       <c r="A273">
-        <v>61410</v>
+        <v>61420</v>
       </c>
       <c r="B273">
         <v>0</v>
       </c>
       <c r="C273">
         <v>0</v>
       </c>
       <c r="D273">
         <v>0</v>
       </c>
       <c r="E273">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F273">
         <v>0</v>
       </c>
       <c r="G273">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H273">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I273">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J273">
         <v>1</v>
       </c>
       <c r="K273">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L273" s="3">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="M273">
         <v>0</v>
       </c>
       <c r="N273">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="O273" s="3">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="P273" s="5">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="Q273">
         <v>0</v>
       </c>
       <c r="R273">
         <v>0</v>
       </c>
       <c r="S273">
         <v>0</v>
       </c>
       <c r="T273" s="3">
         <v>0</v>
       </c>
       <c r="U273" s="5">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="V273">
         <v>0</v>
       </c>
       <c r="W273">
         <v>0</v>
       </c>
       <c r="X273">
         <v>0</v>
       </c>
       <c r="Y273" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:25">
       <c r="A274">
-        <v>61420</v>
+        <v>61430</v>
       </c>
       <c r="B274">
         <v>0</v>
       </c>
       <c r="C274">
         <v>0</v>
       </c>
       <c r="D274">
         <v>0</v>
       </c>
       <c r="E274">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F274">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G274">
         <v>5</v>
       </c>
       <c r="H274">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="I274">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J274">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K274">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L274" s="3">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M274">
         <v>0</v>
       </c>
       <c r="N274">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="O274" s="3">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="P274" s="5">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="Q274">
         <v>0</v>
       </c>
       <c r="R274">
         <v>0</v>
       </c>
       <c r="S274">
         <v>0</v>
       </c>
       <c r="T274" s="3">
         <v>0</v>
       </c>
       <c r="U274" s="5">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="V274">
         <v>0</v>
       </c>
       <c r="W274">
         <v>0</v>
       </c>
       <c r="X274">
         <v>0</v>
       </c>
       <c r="Y274" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:25">
       <c r="A275">
-        <v>61430</v>
+        <v>61440</v>
       </c>
       <c r="B275">
         <v>0</v>
       </c>
       <c r="C275">
         <v>0</v>
       </c>
       <c r="D275">
         <v>0</v>
       </c>
       <c r="E275">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F275">
         <v>1</v>
       </c>
       <c r="G275">
         <v>5</v>
       </c>
       <c r="H275">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="I275">
         <v>0</v>
       </c>
       <c r="J275">
         <v>0</v>
       </c>
       <c r="K275">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L275" s="3">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="M275">
         <v>0</v>
       </c>
       <c r="N275">
         <v>0</v>
       </c>
       <c r="O275" s="3">
         <v>0</v>
       </c>
       <c r="P275" s="5">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="Q275">
         <v>0</v>
       </c>
       <c r="R275">
         <v>0</v>
       </c>
       <c r="S275">
         <v>0</v>
       </c>
       <c r="T275" s="3">
         <v>0</v>
       </c>
       <c r="U275" s="5">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="V275">
         <v>0</v>
       </c>
       <c r="W275">
         <v>0</v>
       </c>
       <c r="X275">
         <v>0</v>
       </c>
       <c r="Y275" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:25">
       <c r="A276">
-        <v>61440</v>
+        <v>61450</v>
       </c>
       <c r="B276">
         <v>0</v>
       </c>
       <c r="C276">
         <v>0</v>
       </c>
       <c r="D276">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E276">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F276">
         <v>1</v>
       </c>
       <c r="G276">
         <v>5</v>
       </c>
       <c r="H276">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="I276">
         <v>0</v>
       </c>
       <c r="J276">
         <v>0</v>
       </c>
       <c r="K276">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L276" s="3">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M276">
         <v>0</v>
       </c>
       <c r="N276">
         <v>0</v>
       </c>
       <c r="O276" s="3">
         <v>0</v>
       </c>
       <c r="P276" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Q276">
         <v>0</v>
       </c>
       <c r="R276">
         <v>0</v>
       </c>
       <c r="S276">
         <v>0</v>
       </c>
       <c r="T276" s="3">
         <v>0</v>
       </c>
       <c r="U276" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V276">
         <v>0</v>
       </c>
       <c r="W276">
         <v>0</v>
       </c>
       <c r="X276">
         <v>0</v>
       </c>
       <c r="Y276" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:25">
       <c r="A277">
-        <v>61450</v>
+        <v>61470</v>
       </c>
       <c r="B277">
         <v>0</v>
       </c>
       <c r="C277">
         <v>0</v>
       </c>
       <c r="D277">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E277">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F277">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G277">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H277">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I277">
         <v>0</v>
       </c>
       <c r="J277">
         <v>0</v>
       </c>
       <c r="K277">
         <v>1</v>
       </c>
       <c r="L277" s="3">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="M277">
         <v>0</v>
       </c>
       <c r="N277">
         <v>0</v>
       </c>
       <c r="O277" s="3">
         <v>0</v>
       </c>
       <c r="P277" s="5">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="Q277">
         <v>0</v>
       </c>
       <c r="R277">
         <v>0</v>
       </c>
       <c r="S277">
         <v>0</v>
       </c>
       <c r="T277" s="3">
         <v>0</v>
       </c>
       <c r="U277" s="5">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="V277">
         <v>0</v>
       </c>
       <c r="W277">
         <v>0</v>
       </c>
       <c r="X277">
         <v>0</v>
       </c>
       <c r="Y277" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:25">
       <c r="A278">
-        <v>61470</v>
+        <v>61490</v>
       </c>
       <c r="B278">
         <v>0</v>
       </c>
       <c r="C278">
         <v>0</v>
       </c>
       <c r="D278">
         <v>0</v>
       </c>
       <c r="E278">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F278">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G278">
         <v>2</v>
       </c>
       <c r="H278">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I278">
         <v>0</v>
       </c>
       <c r="J278">
         <v>0</v>
       </c>
       <c r="K278">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L278" s="3">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M278">
         <v>0</v>
       </c>
       <c r="N278">
         <v>0</v>
       </c>
       <c r="O278" s="3">
         <v>0</v>
       </c>
       <c r="P278" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="Q278">
         <v>0</v>
       </c>
       <c r="R278">
         <v>0</v>
       </c>
       <c r="S278">
         <v>0</v>
       </c>
       <c r="T278" s="3">
         <v>0</v>
       </c>
       <c r="U278" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="V278">
         <v>0</v>
       </c>
       <c r="W278">
         <v>0</v>
       </c>
       <c r="X278">
         <v>0</v>
       </c>
       <c r="Y278" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:25">
       <c r="A279">
-        <v>61490</v>
+        <v>61500</v>
       </c>
       <c r="B279">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C279">
         <v>0</v>
       </c>
       <c r="D279">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E279">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F279">
         <v>1</v>
       </c>
       <c r="G279">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="H279">
+        <v>20</v>
+      </c>
+      <c r="I279">
         <v>3</v>
       </c>
-      <c r="I279">
-[...1 lines deleted...]
-      </c>
       <c r="J279">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K279">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L279" s="3">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="M279">
         <v>0</v>
       </c>
       <c r="N279">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="O279" s="3">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="P279" s="5">
-        <v>7</v>
+        <v>82</v>
       </c>
       <c r="Q279">
         <v>0</v>
       </c>
       <c r="R279">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="S279">
         <v>0</v>
       </c>
       <c r="T279" s="3">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="U279" s="5">
-        <v>7</v>
+        <v>114</v>
       </c>
       <c r="V279">
         <v>0</v>
       </c>
       <c r="W279">
         <v>0</v>
       </c>
       <c r="X279">
         <v>0</v>
       </c>
       <c r="Y279" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:25">
       <c r="A280">
-        <v>61500</v>
+        <v>61550</v>
       </c>
       <c r="B280">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C280">
         <v>0</v>
       </c>
       <c r="D280">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E280">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F280">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G280">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="H280">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="I280">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J280">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K280">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L280" s="3">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="M280">
         <v>0</v>
       </c>
       <c r="N280">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="O280" s="3">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="P280" s="5">
-        <v>82</v>
+        <v>8</v>
       </c>
       <c r="Q280">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="R280">
         <v>0</v>
       </c>
       <c r="S280">
         <v>0</v>
       </c>
       <c r="T280" s="3">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="U280" s="5">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="V280">
         <v>0</v>
       </c>
       <c r="W280">
         <v>0</v>
       </c>
       <c r="X280">
         <v>0</v>
       </c>
       <c r="Y280" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:25">
       <c r="A281">
-        <v>61550</v>
+        <v>61560</v>
       </c>
       <c r="B281">
         <v>0</v>
       </c>
       <c r="C281">
         <v>0</v>
       </c>
       <c r="D281">
         <v>0</v>
       </c>
       <c r="E281">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F281">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G281">
+        <v>1</v>
+      </c>
+      <c r="H281">
+        <v>0</v>
+      </c>
+      <c r="I281">
+        <v>0</v>
+      </c>
+      <c r="J281">
+        <v>0</v>
+      </c>
+      <c r="K281">
+        <v>0</v>
+      </c>
+      <c r="L281" s="3">
         <v>3</v>
       </c>
-      <c r="H281">
+      <c r="M281">
+        <v>0</v>
+      </c>
+      <c r="N281">
+        <v>0</v>
+      </c>
+      <c r="O281" s="3">
+        <v>0</v>
+      </c>
+      <c r="P281" s="5">
         <v>3</v>
       </c>
-      <c r="I281">
-[...22 lines deleted...]
-      </c>
       <c r="Q281">
         <v>0</v>
       </c>
       <c r="R281">
         <v>0</v>
       </c>
       <c r="S281">
         <v>0</v>
       </c>
       <c r="T281" s="3">
         <v>0</v>
       </c>
       <c r="U281" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="V281">
         <v>0</v>
       </c>
       <c r="W281">
         <v>0</v>
       </c>
       <c r="X281">
         <v>0</v>
       </c>
       <c r="Y281" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:25">
       <c r="A282">
-        <v>61560</v>
+        <v>61570</v>
       </c>
       <c r="B282">
         <v>0</v>
       </c>
       <c r="C282">
         <v>0</v>
       </c>
       <c r="D282">
         <v>0</v>
       </c>
       <c r="E282">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F282">
         <v>1</v>
       </c>
       <c r="G282">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H282">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="I282">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J282">
         <v>0</v>
       </c>
       <c r="K282">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L282" s="3">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="M282">
         <v>0</v>
       </c>
       <c r="N282">
         <v>0</v>
       </c>
       <c r="O282" s="3">
         <v>0</v>
       </c>
       <c r="P282" s="5">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="Q282">
         <v>0</v>
       </c>
       <c r="R282">
         <v>0</v>
       </c>
       <c r="S282">
         <v>0</v>
       </c>
       <c r="T282" s="3">
         <v>0</v>
       </c>
       <c r="U282" s="5">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="V282">
         <v>0</v>
       </c>
       <c r="W282">
         <v>0</v>
       </c>
       <c r="X282">
         <v>0</v>
       </c>
       <c r="Y282" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:25">
       <c r="A283">
-        <v>61570</v>
+        <v>61600</v>
       </c>
       <c r="B283">
         <v>0</v>
       </c>
       <c r="C283">
         <v>0</v>
       </c>
       <c r="D283">
         <v>0</v>
       </c>
       <c r="E283">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F283">
         <v>1</v>
       </c>
       <c r="G283">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="H283">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="I283">
         <v>1</v>
       </c>
       <c r="J283">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K283">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L283" s="3">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="M283">
         <v>0</v>
       </c>
       <c r="N283">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="O283" s="3">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="P283" s="5">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="Q283">
         <v>0</v>
       </c>
       <c r="R283">
-        <v>0</v>
+        <v>132</v>
       </c>
       <c r="S283">
         <v>0</v>
       </c>
       <c r="T283" s="3">
-        <v>0</v>
+        <v>132</v>
       </c>
       <c r="U283" s="5">
-        <v>36</v>
+        <v>203</v>
       </c>
       <c r="V283">
         <v>0</v>
       </c>
       <c r="W283">
         <v>0</v>
       </c>
       <c r="X283">
         <v>0</v>
       </c>
       <c r="Y283" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:25">
       <c r="A284">
-        <v>61600</v>
+        <v>61700</v>
       </c>
       <c r="B284">
         <v>0</v>
       </c>
       <c r="C284">
         <v>0</v>
       </c>
       <c r="D284">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E284">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F284">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G284">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="H284">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="I284">
         <v>1</v>
       </c>
       <c r="J284">
+        <v>0</v>
+      </c>
+      <c r="K284">
         <v>3</v>
       </c>
-      <c r="K284">
-[...1 lines deleted...]
-      </c>
       <c r="L284" s="3">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="M284">
         <v>0</v>
       </c>
       <c r="N284">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="O284" s="3">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="P284" s="5">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="Q284">
-        <v>132</v>
+        <v>0</v>
       </c>
       <c r="R284">
         <v>0</v>
       </c>
       <c r="S284">
         <v>0</v>
       </c>
       <c r="T284" s="3">
-        <v>132</v>
+        <v>0</v>
       </c>
       <c r="U284" s="5">
-        <v>203</v>
+        <v>100</v>
       </c>
       <c r="V284">
         <v>0</v>
       </c>
       <c r="W284">
         <v>0</v>
       </c>
       <c r="X284">
         <v>0</v>
       </c>
       <c r="Y284" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:25">
       <c r="A285">
-        <v>61700</v>
+        <v>61790</v>
       </c>
       <c r="B285">
         <v>0</v>
       </c>
       <c r="C285">
         <v>0</v>
       </c>
       <c r="D285">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E285">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F285">
         <v>0</v>
       </c>
       <c r="G285">
-        <v>44</v>
+        <v>2</v>
       </c>
       <c r="H285">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="I285">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J285">
         <v>0</v>
       </c>
       <c r="K285">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L285" s="3">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="M285">
         <v>0</v>
       </c>
       <c r="N285">
         <v>0</v>
       </c>
       <c r="O285" s="3">
         <v>0</v>
       </c>
       <c r="P285" s="5">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="Q285">
         <v>0</v>
       </c>
       <c r="R285">
         <v>0</v>
       </c>
       <c r="S285">
         <v>0</v>
       </c>
       <c r="T285" s="3">
         <v>0</v>
       </c>
       <c r="U285" s="5">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="V285">
         <v>0</v>
       </c>
       <c r="W285">
         <v>0</v>
       </c>
       <c r="X285">
         <v>0</v>
       </c>
       <c r="Y285" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:25">
       <c r="A286">
-        <v>61790</v>
+        <v>61800</v>
       </c>
       <c r="B286">
         <v>0</v>
       </c>
       <c r="C286">
         <v>0</v>
       </c>
       <c r="D286">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E286">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F286">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G286">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="H286">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="I286">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J286">
         <v>0</v>
       </c>
       <c r="K286">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L286" s="3">
-        <v>6</v>
+        <v>63</v>
       </c>
       <c r="M286">
         <v>0</v>
       </c>
       <c r="N286">
         <v>0</v>
       </c>
       <c r="O286" s="3">
         <v>0</v>
       </c>
       <c r="P286" s="5">
-        <v>6</v>
+        <v>63</v>
       </c>
       <c r="Q286">
         <v>0</v>
       </c>
       <c r="R286">
         <v>0</v>
       </c>
       <c r="S286">
         <v>0</v>
       </c>
       <c r="T286" s="3">
         <v>0</v>
       </c>
       <c r="U286" s="5">
-        <v>6</v>
+        <v>63</v>
       </c>
       <c r="V286">
         <v>0</v>
       </c>
       <c r="W286">
         <v>0</v>
       </c>
       <c r="X286">
         <v>0</v>
       </c>
       <c r="Y286" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:25">
       <c r="A287">
-        <v>61800</v>
+        <v>76000</v>
       </c>
       <c r="B287">
         <v>0</v>
       </c>
       <c r="C287">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D287">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E287">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F287">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G287">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H287">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="I287">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J287">
         <v>0</v>
       </c>
       <c r="K287">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L287" s="3">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="M287">
         <v>0</v>
       </c>
       <c r="N287">
         <v>0</v>
       </c>
       <c r="O287" s="3">
         <v>0</v>
       </c>
       <c r="P287" s="5">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="Q287">
-        <v>0</v>
+        <v>262</v>
       </c>
       <c r="R287">
-        <v>0</v>
+        <v>1504</v>
       </c>
       <c r="S287">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="T287" s="3">
-        <v>0</v>
+        <v>1818</v>
       </c>
       <c r="U287" s="5">
-        <v>63</v>
+        <v>1903</v>
       </c>
       <c r="V287">
-        <v>0</v>
+        <v>49300</v>
       </c>
       <c r="W287">
-        <v>0</v>
+        <v>9063</v>
       </c>
       <c r="X287">
         <v>0</v>
       </c>
       <c r="Y287" s="3">
-        <v>0</v>
+        <v>58363</v>
       </c>
     </row>
     <row r="288" spans="1:25">
       <c r="A288">
-        <v>76000</v>
+        <v>76100</v>
       </c>
       <c r="B288">
         <v>0</v>
       </c>
       <c r="C288">
         <v>1</v>
       </c>
       <c r="D288">
+        <v>1</v>
+      </c>
+      <c r="E288">
+        <v>3</v>
+      </c>
+      <c r="F288">
+        <v>0</v>
+      </c>
+      <c r="G288">
         <v>4</v>
       </c>
-      <c r="E288">
+      <c r="H288">
         <v>6</v>
       </c>
-      <c r="F288">
-[...7 lines deleted...]
-      </c>
       <c r="I288">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J288">
         <v>0</v>
       </c>
       <c r="K288">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L288" s="3">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="M288">
         <v>0</v>
       </c>
       <c r="N288">
         <v>0</v>
       </c>
       <c r="O288" s="3">
         <v>0</v>
       </c>
       <c r="P288" s="5">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="Q288">
-        <v>1504</v>
+        <v>0</v>
       </c>
       <c r="R288">
-        <v>413</v>
+        <v>54</v>
       </c>
       <c r="S288">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T288" s="3">
-        <v>1969</v>
+        <v>54</v>
       </c>
       <c r="U288" s="5">
-        <v>2054</v>
+        <v>71</v>
       </c>
       <c r="V288">
-        <v>49300</v>
+        <v>0</v>
       </c>
       <c r="W288">
-        <v>9063</v>
+        <v>0</v>
       </c>
       <c r="X288">
         <v>0</v>
       </c>
       <c r="Y288" s="3">
-        <v>58363</v>
+        <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:25">
       <c r="A289">
-        <v>76100</v>
+        <v>76110</v>
       </c>
       <c r="B289">
         <v>0</v>
       </c>
       <c r="C289">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D289">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E289">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F289">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G289">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="H289">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="I289">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J289">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0</v>
       </c>
       <c r="L289" s="3">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="M289">
         <v>0</v>
       </c>
       <c r="N289">
         <v>0</v>
       </c>
       <c r="O289" s="3">
         <v>0</v>
       </c>
       <c r="P289" s="5">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="Q289">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="R289">
         <v>0</v>
       </c>
       <c r="S289">
         <v>0</v>
       </c>
       <c r="T289" s="3">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="U289" s="5">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="V289">
         <v>0</v>
       </c>
       <c r="W289">
         <v>0</v>
       </c>
       <c r="X289">
         <v>0</v>
       </c>
       <c r="Y289" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:25">
       <c r="A290">
-        <v>76110</v>
+        <v>76111</v>
       </c>
       <c r="B290">
         <v>0</v>
       </c>
       <c r="C290">
         <v>0</v>
       </c>
       <c r="D290">
         <v>0</v>
       </c>
       <c r="E290">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F290">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G290">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="H290">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="I290">
         <v>0</v>
       </c>
       <c r="J290">
         <v>0</v>
       </c>
       <c r="K290">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L290" s="3">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="M290">
         <v>0</v>
       </c>
       <c r="N290">
         <v>0</v>
       </c>
       <c r="O290" s="3">
         <v>0</v>
       </c>
       <c r="P290" s="5">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="Q290">
         <v>0</v>
       </c>
       <c r="R290">
         <v>0</v>
       </c>
       <c r="S290">
         <v>0</v>
       </c>
       <c r="T290" s="3">
         <v>0</v>
       </c>
       <c r="U290" s="5">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="V290">
         <v>0</v>
       </c>
       <c r="W290">
         <v>0</v>
       </c>
       <c r="X290">
         <v>0</v>
       </c>
       <c r="Y290" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:25">
       <c r="A291">
-        <v>76111</v>
+        <v>76113</v>
       </c>
       <c r="B291">
         <v>0</v>
       </c>
       <c r="C291">
         <v>0</v>
       </c>
       <c r="D291">
         <v>0</v>
       </c>
       <c r="E291">
         <v>1</v>
       </c>
       <c r="F291">
         <v>0</v>
       </c>
       <c r="G291">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H291">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I291">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J291">
         <v>0</v>
       </c>
       <c r="K291">
         <v>1</v>
       </c>
       <c r="L291" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M291">
         <v>0</v>
       </c>
       <c r="N291">
         <v>0</v>
       </c>
       <c r="O291" s="3">
         <v>0</v>
       </c>
       <c r="P291" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="Q291">
         <v>0</v>
       </c>
       <c r="R291">
         <v>0</v>
       </c>
       <c r="S291">
         <v>0</v>
       </c>
       <c r="T291" s="3">
         <v>0</v>
       </c>
       <c r="U291" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="V291">
         <v>0</v>
       </c>
       <c r="W291">
         <v>0</v>
       </c>
       <c r="X291">
         <v>0</v>
       </c>
       <c r="Y291" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:25">
       <c r="A292">
-        <v>76113</v>
+        <v>76116</v>
       </c>
       <c r="B292">
         <v>0</v>
       </c>
       <c r="C292">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D292">
         <v>0</v>
       </c>
       <c r="E292">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F292">
         <v>0</v>
       </c>
       <c r="G292">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H292">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I292">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J292">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K292">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L292" s="3">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="M292">
         <v>0</v>
       </c>
       <c r="N292">
         <v>0</v>
       </c>
       <c r="O292" s="3">
         <v>0</v>
       </c>
       <c r="P292" s="5">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="Q292">
         <v>0</v>
       </c>
       <c r="R292">
         <v>0</v>
       </c>
       <c r="S292">
         <v>0</v>
       </c>
       <c r="T292" s="3">
         <v>0</v>
       </c>
       <c r="U292" s="5">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="V292">
         <v>0</v>
       </c>
       <c r="W292">
         <v>0</v>
       </c>
       <c r="X292">
         <v>0</v>
       </c>
       <c r="Y292" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:25">
       <c r="A293">
-        <v>76116</v>
+        <v>76119</v>
       </c>
       <c r="B293">
         <v>0</v>
       </c>
       <c r="C293">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D293">
         <v>0</v>
       </c>
       <c r="E293">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F293">
         <v>0</v>
       </c>
       <c r="G293">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H293">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="I293">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J293">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K293">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L293" s="3">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="M293">
         <v>0</v>
       </c>
       <c r="N293">
         <v>0</v>
       </c>
       <c r="O293" s="3">
         <v>0</v>
       </c>
       <c r="P293" s="5">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="Q293">
         <v>0</v>
       </c>
       <c r="R293">
         <v>0</v>
       </c>
       <c r="S293">
         <v>0</v>
       </c>
       <c r="T293" s="3">
         <v>0</v>
       </c>
       <c r="U293" s="5">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="V293">
         <v>0</v>
       </c>
       <c r="W293">
         <v>0</v>
       </c>
       <c r="X293">
         <v>0</v>
       </c>
       <c r="Y293" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:25">
       <c r="A294">
-        <v>76119</v>
+        <v>76120</v>
       </c>
       <c r="B294">
         <v>0</v>
       </c>
       <c r="C294">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D294">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E294">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F294">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G294">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H294">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I294">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J294">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K294">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L294" s="3">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="M294">
         <v>0</v>
       </c>
       <c r="N294">
         <v>0</v>
       </c>
       <c r="O294" s="3">
         <v>0</v>
       </c>
       <c r="P294" s="5">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="Q294">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="R294">
         <v>0</v>
       </c>
       <c r="S294">
         <v>0</v>
       </c>
       <c r="T294" s="3">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="U294" s="5">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="V294">
         <v>0</v>
       </c>
       <c r="W294">
         <v>0</v>
       </c>
       <c r="X294">
         <v>0</v>
       </c>
       <c r="Y294" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:25">
       <c r="A295">
-        <v>76120</v>
+        <v>76130</v>
       </c>
       <c r="B295">
         <v>0</v>
       </c>
       <c r="C295">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D295">
         <v>1</v>
       </c>
       <c r="E295">
+        <v>0</v>
+      </c>
+      <c r="F295">
+        <v>0</v>
+      </c>
+      <c r="G295">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
       <c r="H295">
         <v>8</v>
       </c>
       <c r="I295">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J295">
         <v>0</v>
       </c>
       <c r="K295">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L295" s="3">
         <v>21</v>
       </c>
       <c r="M295">
         <v>0</v>
       </c>
       <c r="N295">
         <v>0</v>
       </c>
       <c r="O295" s="3">
         <v>0</v>
       </c>
       <c r="P295" s="5">
         <v>21</v>
       </c>
       <c r="Q295">
         <v>0</v>
       </c>
       <c r="R295">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="S295">
-        <v>0</v>
+        <v>169</v>
       </c>
       <c r="T295" s="3">
-        <v>49</v>
+        <v>169</v>
       </c>
       <c r="U295" s="5">
-        <v>70</v>
+        <v>190</v>
       </c>
       <c r="V295">
-        <v>0</v>
+        <v>980</v>
       </c>
       <c r="W295">
         <v>0</v>
       </c>
       <c r="X295">
         <v>0</v>
       </c>
       <c r="Y295" s="3">
-        <v>0</v>
+        <v>980</v>
       </c>
     </row>
     <row r="296" spans="1:25">
       <c r="A296">
-        <v>76130</v>
+        <v>76133</v>
       </c>
       <c r="B296">
         <v>0</v>
       </c>
       <c r="C296">
         <v>0</v>
       </c>
       <c r="D296">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E296">
         <v>0</v>
       </c>
       <c r="F296">
         <v>0</v>
       </c>
       <c r="G296">
+        <v>6</v>
+      </c>
+      <c r="H296">
         <v>4</v>
       </c>
-      <c r="H296">
-[...1 lines deleted...]
-      </c>
       <c r="I296">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J296">
         <v>0</v>
       </c>
       <c r="K296">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L296" s="3">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="M296">
         <v>0</v>
       </c>
       <c r="N296">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O296" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P296" s="5">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="Q296">
         <v>0</v>
       </c>
       <c r="R296">
         <v>0</v>
       </c>
       <c r="S296">
-        <v>169</v>
+        <v>0</v>
       </c>
       <c r="T296" s="3">
-        <v>169</v>
+        <v>0</v>
       </c>
       <c r="U296" s="5">
-        <v>190</v>
+        <v>23</v>
       </c>
       <c r="V296">
-        <v>980</v>
+        <v>0</v>
       </c>
       <c r="W296">
         <v>0</v>
       </c>
       <c r="X296">
         <v>0</v>
       </c>
       <c r="Y296" s="3">
-        <v>980</v>
+        <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:25">
       <c r="A297">
-        <v>76133</v>
+        <v>76140</v>
       </c>
       <c r="B297">
         <v>0</v>
       </c>
       <c r="C297">
         <v>0</v>
       </c>
       <c r="D297">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E297">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F297">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G297">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="H297">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="I297">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J297">
         <v>0</v>
       </c>
       <c r="K297">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L297" s="3">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="M297">
         <v>0</v>
       </c>
       <c r="N297">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="O297" s="3">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="P297" s="5">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="Q297">
         <v>0</v>
       </c>
       <c r="R297">
-        <v>0</v>
+        <v>1141</v>
       </c>
       <c r="S297">
-        <v>0</v>
+        <v>287</v>
       </c>
       <c r="T297" s="3">
-        <v>0</v>
+        <v>1428</v>
       </c>
       <c r="U297" s="5">
-        <v>23</v>
+        <v>1455</v>
       </c>
       <c r="V297">
         <v>0</v>
       </c>
       <c r="W297">
         <v>0</v>
       </c>
       <c r="X297">
         <v>0</v>
       </c>
       <c r="Y297" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:25">
       <c r="A298">
-        <v>76140</v>
+        <v>76150</v>
       </c>
       <c r="B298">
         <v>0</v>
       </c>
       <c r="C298">
         <v>0</v>
       </c>
       <c r="D298">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E298">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F298">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G298">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="H298">
         <v>11</v>
       </c>
       <c r="I298">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J298">
         <v>0</v>
       </c>
       <c r="K298">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L298" s="3">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="M298">
         <v>0</v>
       </c>
       <c r="N298">
         <v>0</v>
       </c>
       <c r="O298" s="3">
         <v>0</v>
       </c>
       <c r="P298" s="5">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="Q298">
-        <v>1141</v>
+        <v>0</v>
       </c>
       <c r="R298">
         <v>0</v>
       </c>
       <c r="S298">
-        <v>287</v>
+        <v>0</v>
       </c>
       <c r="T298" s="3">
-        <v>1428</v>
+        <v>0</v>
       </c>
       <c r="U298" s="5">
-        <v>1455</v>
+        <v>19</v>
       </c>
       <c r="V298">
         <v>0</v>
       </c>
       <c r="W298">
         <v>0</v>
       </c>
       <c r="X298">
         <v>0</v>
       </c>
       <c r="Y298" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:25">
       <c r="A299">
-        <v>76150</v>
+        <v>76160</v>
       </c>
       <c r="B299">
         <v>0</v>
       </c>
       <c r="C299">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D299">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E299">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F299">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G299">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="H299">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="I299">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J299">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K299">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="L299" s="3">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="M299">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N299">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="O299" s="3">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="P299" s="5">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="Q299">
-        <v>0</v>
+        <v>291</v>
       </c>
       <c r="R299">
         <v>0</v>
       </c>
       <c r="S299">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="T299" s="3">
-        <v>0</v>
+        <v>411</v>
       </c>
       <c r="U299" s="5">
-        <v>19</v>
+        <v>497</v>
       </c>
       <c r="V299">
         <v>0</v>
       </c>
       <c r="W299">
         <v>0</v>
       </c>
       <c r="X299">
         <v>0</v>
       </c>
       <c r="Y299" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:25">
       <c r="A300">
-        <v>76160</v>
+        <v>76170</v>
       </c>
       <c r="B300">
         <v>0</v>
       </c>
       <c r="C300">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D300">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E300">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F300">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G300">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H300">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="I300">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J300">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K300">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="L300" s="3">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="M300">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N300">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="O300" s="3">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="P300" s="5">
         <v>86</v>
       </c>
       <c r="Q300">
-        <v>0</v>
+        <v>608</v>
       </c>
       <c r="R300">
-        <v>291</v>
+        <v>143</v>
       </c>
       <c r="S300">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="T300" s="3">
-        <v>411</v>
+        <v>751</v>
       </c>
       <c r="U300" s="5">
-        <v>497</v>
+        <v>837</v>
       </c>
       <c r="V300">
         <v>0</v>
       </c>
       <c r="W300">
         <v>0</v>
       </c>
       <c r="X300">
         <v>0</v>
       </c>
       <c r="Y300" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:25">
       <c r="A301">
-        <v>76170</v>
+        <v>76175</v>
       </c>
       <c r="B301">
         <v>0</v>
       </c>
       <c r="C301">
         <v>0</v>
       </c>
       <c r="D301">
         <v>0</v>
       </c>
       <c r="E301">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F301">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G301">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="H301">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="I301">
         <v>0</v>
       </c>
       <c r="J301">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K301">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L301" s="3">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="M301">
         <v>0</v>
       </c>
       <c r="N301">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="O301" s="3">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="P301" s="5">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="Q301">
-        <v>143</v>
+        <v>0</v>
       </c>
       <c r="R301">
-        <v>608</v>
+        <v>0</v>
       </c>
       <c r="S301">
         <v>0</v>
       </c>
       <c r="T301" s="3">
-        <v>751</v>
+        <v>0</v>
       </c>
       <c r="U301" s="5">
-        <v>837</v>
+        <v>0</v>
       </c>
       <c r="V301">
-        <v>0</v>
+        <v>8146</v>
       </c>
       <c r="W301">
         <v>0</v>
       </c>
       <c r="X301">
         <v>0</v>
       </c>
       <c r="Y301" s="3">
-        <v>0</v>
+        <v>8146</v>
       </c>
     </row>
     <row r="302" spans="1:25">
       <c r="A302">
-        <v>76175</v>
+        <v>76190</v>
       </c>
       <c r="B302">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C302">
         <v>0</v>
       </c>
       <c r="D302">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E302">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F302">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G302">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H302">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="I302">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J302">
         <v>0</v>
       </c>
       <c r="K302">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L302" s="3">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="M302">
         <v>0</v>
       </c>
       <c r="N302">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="O302" s="3">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="P302" s="5">
-        <v>0</v>
+        <v>159</v>
       </c>
       <c r="Q302">
         <v>0</v>
       </c>
       <c r="R302">
-        <v>0</v>
+        <v>284</v>
       </c>
       <c r="S302">
         <v>0</v>
       </c>
       <c r="T302" s="3">
-        <v>0</v>
+        <v>284</v>
       </c>
       <c r="U302" s="5">
-        <v>0</v>
+        <v>443</v>
       </c>
       <c r="V302">
-        <v>8146</v>
+        <v>0</v>
       </c>
       <c r="W302">
         <v>0</v>
       </c>
       <c r="X302">
         <v>0</v>
       </c>
       <c r="Y302" s="3">
-        <v>8146</v>
+        <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:25">
       <c r="A303">
-        <v>76190</v>
+        <v>76196</v>
       </c>
       <c r="B303">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C303">
         <v>0</v>
       </c>
       <c r="D303">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E303">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F303">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G303">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="H303">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="I303">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J303">
         <v>0</v>
       </c>
       <c r="K303">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L303" s="3">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="M303">
         <v>0</v>
       </c>
       <c r="N303">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="O303" s="3">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="P303" s="5">
-        <v>159</v>
+        <v>0</v>
       </c>
       <c r="Q303">
-        <v>284</v>
+        <v>0</v>
       </c>
       <c r="R303">
         <v>0</v>
       </c>
       <c r="S303">
         <v>0</v>
       </c>
       <c r="T303" s="3">
-        <v>284</v>
+        <v>0</v>
       </c>
       <c r="U303" s="5">
-        <v>443</v>
+        <v>0</v>
       </c>
       <c r="V303">
         <v>0</v>
       </c>
       <c r="W303">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="X303">
         <v>0</v>
       </c>
       <c r="Y303" s="3">
-        <v>0</v>
+        <v>205</v>
       </c>
     </row>
     <row r="304" spans="1:25">
       <c r="A304">
-        <v>76196</v>
+        <v>76200</v>
       </c>
       <c r="B304">
         <v>0</v>
       </c>
       <c r="C304">
         <v>0</v>
       </c>
       <c r="D304">
         <v>0</v>
       </c>
       <c r="E304">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F304">
         <v>0</v>
       </c>
       <c r="G304">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="H304">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="I304">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J304">
         <v>0</v>
       </c>
       <c r="K304">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L304" s="3">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="M304">
         <v>0</v>
       </c>
       <c r="N304">
         <v>0</v>
       </c>
       <c r="O304" s="3">
         <v>0</v>
       </c>
       <c r="P304" s="5">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="Q304">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="R304">
-        <v>0</v>
+        <v>1106</v>
       </c>
       <c r="S304">
         <v>0</v>
       </c>
       <c r="T304" s="3">
-        <v>0</v>
+        <v>1144</v>
       </c>
       <c r="U304" s="5">
-        <v>0</v>
+        <v>1181</v>
       </c>
       <c r="V304">
-        <v>0</v>
+        <v>6022</v>
       </c>
       <c r="W304">
-        <v>205</v>
+        <v>0</v>
       </c>
       <c r="X304">
         <v>0</v>
       </c>
       <c r="Y304" s="3">
-        <v>205</v>
+        <v>6022</v>
       </c>
     </row>
     <row r="305" spans="1:25">
       <c r="A305">
-        <v>76200</v>
+        <v>76210</v>
       </c>
       <c r="B305">
         <v>0</v>
       </c>
       <c r="C305">
         <v>0</v>
       </c>
       <c r="D305">
         <v>0</v>
       </c>
       <c r="E305">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="F305">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G305">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="H305">
+        <v>57</v>
+      </c>
+      <c r="I305">
+        <v>3</v>
+      </c>
+      <c r="J305">
+        <v>2</v>
+      </c>
+      <c r="K305">
+        <v>1</v>
+      </c>
+      <c r="L305" s="3">
+        <v>112</v>
+      </c>
+      <c r="M305">
+        <v>39</v>
+      </c>
+      <c r="N305">
         <v>19</v>
       </c>
-      <c r="I305">
-[...16 lines deleted...]
-      </c>
       <c r="O305" s="3">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="P305" s="5">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="Q305">
-        <v>1106</v>
+        <v>132</v>
       </c>
       <c r="R305">
         <v>0</v>
       </c>
       <c r="S305">
         <v>0</v>
       </c>
       <c r="T305" s="3">
-        <v>1106</v>
+        <v>132</v>
       </c>
       <c r="U305" s="5">
-        <v>1143</v>
+        <v>302</v>
       </c>
       <c r="V305">
-        <v>6022</v>
+        <v>0</v>
       </c>
       <c r="W305">
         <v>0</v>
       </c>
       <c r="X305">
         <v>0</v>
       </c>
       <c r="Y305" s="3">
-        <v>6022</v>
+        <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:25">
       <c r="A306">
-        <v>76210</v>
+        <v>76220</v>
       </c>
       <c r="B306">
         <v>0</v>
       </c>
       <c r="C306">
         <v>0</v>
       </c>
       <c r="D306">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E306">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F306">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G306">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="H306">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="I306">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J306">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K306">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L306" s="3">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="M306">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="N306">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="O306" s="3">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="P306" s="5">
-        <v>170</v>
+        <v>38</v>
       </c>
       <c r="Q306">
         <v>0</v>
       </c>
       <c r="R306">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="S306">
         <v>0</v>
       </c>
       <c r="T306" s="3">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="U306" s="5">
-        <v>181</v>
+        <v>38</v>
       </c>
       <c r="V306">
         <v>0</v>
       </c>
       <c r="W306">
         <v>0</v>
       </c>
       <c r="X306">
         <v>0</v>
       </c>
       <c r="Y306" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:25">
       <c r="A307">
-        <v>76220</v>
+        <v>76230</v>
       </c>
       <c r="B307">
         <v>0</v>
       </c>
       <c r="C307">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D307">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E307">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F307">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G307">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H307">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I307">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J307">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K307">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L307" s="3">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M307">
         <v>0</v>
       </c>
       <c r="N307">
         <v>0</v>
       </c>
       <c r="O307" s="3">
         <v>0</v>
       </c>
       <c r="P307" s="5">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="Q307">
         <v>0</v>
       </c>
       <c r="R307">
-        <v>0</v>
+        <v>106</v>
       </c>
       <c r="S307">
-        <v>0</v>
+        <v>163</v>
       </c>
       <c r="T307" s="3">
-        <v>0</v>
+        <v>269</v>
       </c>
       <c r="U307" s="5">
-        <v>38</v>
+        <v>310</v>
       </c>
       <c r="V307">
         <v>0</v>
       </c>
       <c r="W307">
         <v>0</v>
       </c>
       <c r="X307">
         <v>0</v>
       </c>
       <c r="Y307" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:25">
       <c r="A308">
-        <v>76230</v>
+        <v>76240</v>
       </c>
       <c r="B308">
         <v>0</v>
       </c>
       <c r="C308">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D308">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E308">
         <v>2</v>
       </c>
       <c r="F308">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G308">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="H308">
+        <v>10</v>
+      </c>
+      <c r="I308">
+        <v>3</v>
+      </c>
+      <c r="J308">
+        <v>0</v>
+      </c>
+      <c r="K308">
+        <v>4</v>
+      </c>
+      <c r="L308" s="3">
+        <v>27</v>
+      </c>
+      <c r="M308">
+        <v>0</v>
+      </c>
+      <c r="N308">
         <v>12</v>
       </c>
-      <c r="I308">
-[...16 lines deleted...]
-      </c>
       <c r="O308" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="P308" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Q308">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="R308">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="S308">
-        <v>163</v>
+        <v>72</v>
       </c>
       <c r="T308" s="3">
-        <v>222</v>
+        <v>84</v>
       </c>
       <c r="U308" s="5">
-        <v>263</v>
+        <v>123</v>
       </c>
       <c r="V308">
         <v>0</v>
       </c>
       <c r="W308">
         <v>0</v>
       </c>
       <c r="X308">
         <v>0</v>
       </c>
       <c r="Y308" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:25">
       <c r="A309">
-        <v>76240</v>
+        <v>76250</v>
       </c>
       <c r="B309">
         <v>0</v>
       </c>
       <c r="C309">
         <v>0</v>
       </c>
       <c r="D309">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E309">
         <v>2</v>
       </c>
       <c r="F309">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G309">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H309">
         <v>10</v>
       </c>
       <c r="I309">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J309">
         <v>0</v>
       </c>
       <c r="K309">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L309" s="3">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="M309">
         <v>0</v>
       </c>
       <c r="N309">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="O309" s="3">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="P309" s="5">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="Q309">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="R309">
-        <v>0</v>
+        <v>333</v>
       </c>
       <c r="S309">
-        <v>72</v>
+        <v>137</v>
       </c>
       <c r="T309" s="3">
-        <v>84</v>
+        <v>470</v>
       </c>
       <c r="U309" s="5">
-        <v>123</v>
+        <v>518</v>
       </c>
       <c r="V309">
         <v>0</v>
       </c>
       <c r="W309">
         <v>0</v>
       </c>
       <c r="X309">
         <v>0</v>
       </c>
       <c r="Y309" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:25">
       <c r="A310">
-        <v>76250</v>
+        <v>76260</v>
       </c>
       <c r="B310">
         <v>0</v>
       </c>
       <c r="C310">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D310">
         <v>0</v>
       </c>
       <c r="E310">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F310">
         <v>0</v>
       </c>
       <c r="G310">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H310">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="I310">
         <v>0</v>
       </c>
       <c r="J310">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K310">
         <v>1</v>
       </c>
       <c r="L310" s="3">
+        <v>13</v>
+      </c>
+      <c r="M310">
+        <v>0</v>
+      </c>
+      <c r="N310">
+        <v>0</v>
+      </c>
+      <c r="O310" s="3">
+        <v>0</v>
+      </c>
+      <c r="P310" s="5">
+        <v>13</v>
+      </c>
+      <c r="Q310">
+        <v>84</v>
+      </c>
+      <c r="R310">
         <v>18</v>
       </c>
-      <c r="M310">
-[...16 lines deleted...]
-      </c>
       <c r="S310">
-        <v>137</v>
+        <v>0</v>
       </c>
       <c r="T310" s="3">
-        <v>470</v>
+        <v>102</v>
       </c>
       <c r="U310" s="5">
-        <v>518</v>
+        <v>115</v>
       </c>
       <c r="V310">
         <v>0</v>
       </c>
       <c r="W310">
         <v>0</v>
       </c>
       <c r="X310">
         <v>0</v>
       </c>
       <c r="Y310" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:25">
       <c r="A311">
-        <v>76260</v>
+        <v>76270</v>
       </c>
       <c r="B311">
         <v>0</v>
       </c>
       <c r="C311">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D311">
         <v>0</v>
       </c>
       <c r="E311">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F311">
         <v>0</v>
       </c>
       <c r="G311">
         <v>4</v>
       </c>
       <c r="H311">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="I311">
         <v>0</v>
       </c>
       <c r="J311">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K311">
         <v>1</v>
       </c>
       <c r="L311" s="3">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="M311">
         <v>0</v>
       </c>
       <c r="N311">
         <v>0</v>
       </c>
       <c r="O311" s="3">
         <v>0</v>
       </c>
       <c r="P311" s="5">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="Q311">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="R311">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="S311">
         <v>0</v>
       </c>
       <c r="T311" s="3">
-        <v>102</v>
+        <v>0</v>
       </c>
       <c r="U311" s="5">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="V311">
         <v>0</v>
       </c>
       <c r="W311">
         <v>0</v>
       </c>
       <c r="X311">
         <v>0</v>
       </c>
       <c r="Y311" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:25">
       <c r="A312">
-        <v>76270</v>
+        <v>76280</v>
       </c>
       <c r="B312">
         <v>0</v>
       </c>
       <c r="C312">
         <v>0</v>
       </c>
       <c r="D312">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E312">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F312">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G312">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="H312">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="I312">
         <v>0</v>
       </c>
       <c r="J312">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K312">
         <v>1</v>
       </c>
       <c r="L312" s="3">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="M312">
         <v>0</v>
       </c>
       <c r="N312">
         <v>0</v>
       </c>
       <c r="O312" s="3">
         <v>0</v>
       </c>
       <c r="P312" s="5">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="Q312">
         <v>0</v>
       </c>
       <c r="R312">
         <v>0</v>
       </c>
       <c r="S312">
         <v>0</v>
       </c>
       <c r="T312" s="3">
         <v>0</v>
       </c>
       <c r="U312" s="5">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="V312">
         <v>0</v>
       </c>
       <c r="W312">
         <v>0</v>
       </c>
       <c r="X312">
         <v>0</v>
       </c>
       <c r="Y312" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:25">
       <c r="A313">
-        <v>76280</v>
+        <v>76290</v>
       </c>
       <c r="B313">
         <v>0</v>
       </c>
       <c r="C313">
         <v>0</v>
       </c>
       <c r="D313">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E313">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F313">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G313">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H313">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="I313">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J313">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K313">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L313" s="3">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="M313">
         <v>0</v>
       </c>
       <c r="N313">
         <v>0</v>
       </c>
       <c r="O313" s="3">
         <v>0</v>
       </c>
       <c r="P313" s="5">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="Q313">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="R313">
         <v>0</v>
       </c>
       <c r="S313">
         <v>0</v>
       </c>
       <c r="T313" s="3">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="U313" s="5">
-        <v>34</v>
+        <v>212</v>
       </c>
       <c r="V313">
         <v>0</v>
       </c>
       <c r="W313">
-        <v>0</v>
+        <v>910</v>
       </c>
       <c r="X313">
         <v>0</v>
       </c>
       <c r="Y313" s="3">
-        <v>0</v>
+        <v>910</v>
       </c>
     </row>
     <row r="314" spans="1:25">
       <c r="A314">
-        <v>76290</v>
+        <v>76300</v>
       </c>
       <c r="B314">
         <v>0</v>
       </c>
       <c r="C314">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D314">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E314">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F314">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G314">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H314">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I314">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J314">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K314">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L314" s="3">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="M314">
         <v>0</v>
       </c>
       <c r="N314">
         <v>0</v>
       </c>
       <c r="O314" s="3">
         <v>0</v>
       </c>
       <c r="P314" s="5">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="Q314">
-        <v>0</v>
+        <v>127</v>
       </c>
       <c r="R314">
-        <v>70</v>
+        <v>856</v>
       </c>
       <c r="S314">
         <v>0</v>
       </c>
       <c r="T314" s="3">
-        <v>70</v>
+        <v>983</v>
       </c>
       <c r="U314" s="5">
-        <v>116</v>
+        <v>1044</v>
       </c>
       <c r="V314">
         <v>0</v>
       </c>
       <c r="W314">
-        <v>910</v>
+        <v>0</v>
       </c>
       <c r="X314">
         <v>0</v>
       </c>
       <c r="Y314" s="3">
-        <v>910</v>
+        <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:25">
       <c r="A315">
-        <v>76300</v>
+        <v>76310</v>
       </c>
       <c r="B315">
         <v>0</v>
       </c>
       <c r="C315">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D315">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E315">
+        <v>1</v>
+      </c>
+      <c r="F315">
+        <v>1</v>
+      </c>
+      <c r="G315">
+        <v>5</v>
+      </c>
+      <c r="H315">
         <v>3</v>
       </c>
-      <c r="F315">
-[...7 lines deleted...]
-      </c>
       <c r="I315">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J315">
         <v>0</v>
       </c>
       <c r="K315">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L315" s="3">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="M315">
         <v>0</v>
       </c>
       <c r="N315">
         <v>0</v>
       </c>
       <c r="O315" s="3">
         <v>0</v>
       </c>
       <c r="P315" s="5">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="Q315">
-        <v>1176</v>
+        <v>0</v>
       </c>
       <c r="R315">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="S315">
-        <v>0</v>
+        <v>252</v>
       </c>
       <c r="T315" s="3">
-        <v>1303</v>
+        <v>326</v>
       </c>
       <c r="U315" s="5">
-        <v>1364</v>
+        <v>338</v>
       </c>
       <c r="V315">
         <v>0</v>
       </c>
       <c r="W315">
         <v>0</v>
       </c>
       <c r="X315">
         <v>0</v>
       </c>
       <c r="Y315" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:25">
       <c r="A316">
-        <v>76310</v>
+        <v>76320</v>
       </c>
       <c r="B316">
         <v>0</v>
       </c>
       <c r="C316">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D316">
         <v>0</v>
       </c>
       <c r="E316">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F316">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G316">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H316">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I316">
         <v>0</v>
       </c>
       <c r="J316">
         <v>0</v>
       </c>
       <c r="K316">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L316" s="3">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="M316">
         <v>0</v>
       </c>
       <c r="N316">
         <v>0</v>
       </c>
       <c r="O316" s="3">
         <v>0</v>
       </c>
       <c r="P316" s="5">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="Q316">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="R316">
         <v>0</v>
       </c>
       <c r="S316">
-        <v>252</v>
+        <v>0</v>
       </c>
       <c r="T316" s="3">
-        <v>326</v>
+        <v>0</v>
       </c>
       <c r="U316" s="5">
-        <v>338</v>
+        <v>18</v>
       </c>
       <c r="V316">
         <v>0</v>
       </c>
       <c r="W316">
         <v>0</v>
       </c>
       <c r="X316">
         <v>0</v>
       </c>
       <c r="Y316" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:25">
       <c r="A317">
-        <v>76320</v>
+        <v>76330</v>
       </c>
       <c r="B317">
         <v>0</v>
       </c>
       <c r="C317">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D317">
         <v>0</v>
       </c>
       <c r="E317">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F317">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G317">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="H317">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="I317">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J317">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K317">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L317" s="3">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="M317">
         <v>0</v>
       </c>
       <c r="N317">
         <v>0</v>
       </c>
       <c r="O317" s="3">
         <v>0</v>
       </c>
       <c r="P317" s="5">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="Q317">
         <v>0</v>
       </c>
       <c r="R317">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="S317">
         <v>0</v>
       </c>
       <c r="T317" s="3">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="U317" s="5">
-        <v>18</v>
+        <v>112</v>
       </c>
       <c r="V317">
         <v>0</v>
       </c>
       <c r="W317">
         <v>0</v>
       </c>
       <c r="X317">
         <v>0</v>
       </c>
       <c r="Y317" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:25">
       <c r="A318">
-        <v>76330</v>
+        <v>76340</v>
       </c>
       <c r="B318">
         <v>0</v>
       </c>
       <c r="C318">
         <v>0</v>
       </c>
       <c r="D318">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E318">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F318">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G318">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="H318">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="I318">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J318">
         <v>1</v>
       </c>
       <c r="K318">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L318" s="3">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="M318">
         <v>0</v>
       </c>
       <c r="N318">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O318" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P318" s="5">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="Q318">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="R318">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="S318">
         <v>0</v>
       </c>
       <c r="T318" s="3">
-        <v>32</v>
+        <v>88</v>
       </c>
       <c r="U318" s="5">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="V318">
-        <v>0</v>
+        <v>1962</v>
       </c>
       <c r="W318">
-        <v>0</v>
+        <v>1646</v>
       </c>
       <c r="X318">
         <v>0</v>
       </c>
       <c r="Y318" s="3">
-        <v>0</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="319" spans="1:25">
       <c r="A319">
-        <v>76340</v>
+        <v>76350</v>
       </c>
       <c r="B319">
         <v>0</v>
       </c>
       <c r="C319">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D319">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E319">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F319">
         <v>0</v>
       </c>
       <c r="G319">
         <v>4</v>
       </c>
       <c r="H319">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I319">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J319">
         <v>1</v>
       </c>
       <c r="K319">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L319" s="3">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="M319">
         <v>0</v>
       </c>
       <c r="N319">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O319" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P319" s="5">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="Q319">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="R319">
-        <v>0</v>
+        <v>294</v>
       </c>
       <c r="S319">
         <v>0</v>
       </c>
       <c r="T319" s="3">
-        <v>88</v>
+        <v>294</v>
       </c>
       <c r="U319" s="5">
-        <v>110</v>
+        <v>310</v>
       </c>
       <c r="V319">
-        <v>1962</v>
+        <v>0</v>
       </c>
       <c r="W319">
-        <v>1646</v>
+        <v>0</v>
       </c>
       <c r="X319">
         <v>0</v>
       </c>
       <c r="Y319" s="3">
-        <v>3608</v>
+        <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:25">
       <c r="A320">
-        <v>76350</v>
+        <v>76360</v>
       </c>
       <c r="B320">
         <v>0</v>
       </c>
       <c r="C320">
         <v>1</v>
       </c>
       <c r="D320">
         <v>0</v>
       </c>
       <c r="E320">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F320">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G320">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H320">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="I320">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J320">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K320">
         <v>0</v>
       </c>
       <c r="L320" s="3">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="M320">
         <v>0</v>
       </c>
       <c r="N320">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="O320" s="3">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="P320" s="5">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="Q320">
-        <v>294</v>
+        <v>0</v>
       </c>
       <c r="R320">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="S320">
         <v>0</v>
       </c>
       <c r="T320" s="3">
-        <v>294</v>
+        <v>205</v>
       </c>
       <c r="U320" s="5">
-        <v>310</v>
+        <v>279</v>
       </c>
       <c r="V320">
         <v>0</v>
       </c>
       <c r="W320">
         <v>0</v>
       </c>
       <c r="X320">
         <v>0</v>
       </c>
       <c r="Y320" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:25">
       <c r="A321">
-        <v>76360</v>
+        <v>76370</v>
       </c>
       <c r="B321">
         <v>0</v>
       </c>
       <c r="C321">
         <v>1</v>
       </c>
       <c r="D321">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E321">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F321">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G321">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="H321">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="I321">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J321">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K321">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L321" s="3">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="M321">
         <v>0</v>
       </c>
       <c r="N321">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="O321" s="3">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="P321" s="5">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="Q321">
-        <v>205</v>
+        <v>0</v>
       </c>
       <c r="R321">
         <v>0</v>
       </c>
       <c r="S321">
         <v>0</v>
       </c>
       <c r="T321" s="3">
-        <v>205</v>
+        <v>0</v>
       </c>
       <c r="U321" s="5">
-        <v>279</v>
+        <v>54</v>
       </c>
       <c r="V321">
         <v>0</v>
       </c>
       <c r="W321">
         <v>0</v>
       </c>
       <c r="X321">
         <v>0</v>
       </c>
       <c r="Y321" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:25">
       <c r="A322">
-        <v>76370</v>
+        <v>76380</v>
       </c>
       <c r="B322">
         <v>0</v>
       </c>
       <c r="C322">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D322">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E322">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F322">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G322">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="H322">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="I322">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J322">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K322">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L322" s="3">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="M322">
         <v>0</v>
       </c>
       <c r="N322">
         <v>0</v>
       </c>
       <c r="O322" s="3">
         <v>0</v>
       </c>
       <c r="P322" s="5">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="Q322">
         <v>0</v>
       </c>
       <c r="R322">
         <v>0</v>
       </c>
       <c r="S322">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T322" s="3">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="U322" s="5">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="V322">
         <v>0</v>
       </c>
       <c r="W322">
         <v>0</v>
       </c>
       <c r="X322">
         <v>0</v>
       </c>
       <c r="Y322" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:25">
       <c r="A323">
-        <v>76380</v>
+        <v>76390</v>
       </c>
       <c r="B323">
         <v>0</v>
       </c>
       <c r="C323">
         <v>0</v>
       </c>
       <c r="D323">
         <v>0</v>
       </c>
       <c r="E323">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F323">
         <v>0</v>
       </c>
       <c r="G323">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H323">
         <v>9</v>
       </c>
       <c r="I323">
         <v>0</v>
       </c>
       <c r="J323">
         <v>0</v>
       </c>
       <c r="K323">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L323" s="3">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="M323">
         <v>0</v>
       </c>
       <c r="N323">
         <v>0</v>
       </c>
       <c r="O323" s="3">
         <v>0</v>
       </c>
       <c r="P323" s="5">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="Q323">
         <v>0</v>
       </c>
       <c r="R323">
         <v>0</v>
       </c>
       <c r="S323">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T323" s="3">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="U323" s="5">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="V323">
         <v>0</v>
       </c>
       <c r="W323">
         <v>0</v>
       </c>
       <c r="X323">
         <v>0</v>
       </c>
       <c r="Y323" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:25">
       <c r="A324">
-        <v>76390</v>
+        <v>76400</v>
       </c>
       <c r="B324">
         <v>0</v>
       </c>
       <c r="C324">
         <v>0</v>
       </c>
       <c r="D324">
         <v>0</v>
       </c>
       <c r="E324">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F324">
         <v>0</v>
       </c>
       <c r="G324">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="H324">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="I324">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J324">
         <v>0</v>
       </c>
       <c r="K324">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L324" s="3">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="M324">
         <v>0</v>
       </c>
       <c r="N324">
         <v>0</v>
       </c>
       <c r="O324" s="3">
         <v>0</v>
       </c>
       <c r="P324" s="5">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="Q324">
         <v>0</v>
       </c>
       <c r="R324">
-        <v>0</v>
+        <v>308</v>
       </c>
       <c r="S324">
         <v>0</v>
       </c>
       <c r="T324" s="3">
-        <v>0</v>
+        <v>308</v>
       </c>
       <c r="U324" s="5">
-        <v>18</v>
+        <v>354</v>
       </c>
       <c r="V324">
         <v>0</v>
       </c>
       <c r="W324">
         <v>0</v>
       </c>
       <c r="X324">
         <v>0</v>
       </c>
       <c r="Y324" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:25">
       <c r="A325">
-        <v>76400</v>
+        <v>76410</v>
       </c>
       <c r="B325">
         <v>0</v>
       </c>
       <c r="C325">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D325">
         <v>0</v>
       </c>
       <c r="E325">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F325">
         <v>0</v>
       </c>
       <c r="G325">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="H325">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="I325">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J325">
         <v>0</v>
       </c>
       <c r="K325">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L325" s="3">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="M325">
         <v>0</v>
       </c>
       <c r="N325">
         <v>0</v>
       </c>
       <c r="O325" s="3">
         <v>0</v>
       </c>
       <c r="P325" s="5">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="Q325">
-        <v>308</v>
+        <v>41</v>
       </c>
       <c r="R325">
-        <v>0</v>
+        <v>360</v>
       </c>
       <c r="S325">
         <v>0</v>
       </c>
       <c r="T325" s="3">
-        <v>308</v>
+        <v>401</v>
       </c>
       <c r="U325" s="5">
-        <v>354</v>
+        <v>422</v>
       </c>
       <c r="V325">
         <v>0</v>
       </c>
       <c r="W325">
         <v>0</v>
       </c>
       <c r="X325">
         <v>0</v>
       </c>
       <c r="Y325" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:25">
       <c r="A326">
-        <v>76410</v>
+        <v>76420</v>
       </c>
       <c r="B326">
         <v>0</v>
       </c>
       <c r="C326">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D326">
         <v>0</v>
       </c>
       <c r="E326">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F326">
         <v>0</v>
       </c>
       <c r="G326">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H326">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I326">
         <v>0</v>
       </c>
       <c r="J326">
         <v>0</v>
       </c>
       <c r="K326">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L326" s="3">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="M326">
         <v>0</v>
       </c>
       <c r="N326">
         <v>0</v>
       </c>
       <c r="O326" s="3">
         <v>0</v>
       </c>
       <c r="P326" s="5">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="Q326">
-        <v>360</v>
+        <v>0</v>
       </c>
       <c r="R326">
-        <v>41</v>
+        <v>256</v>
       </c>
       <c r="S326">
         <v>0</v>
       </c>
       <c r="T326" s="3">
-        <v>401</v>
+        <v>256</v>
       </c>
       <c r="U326" s="5">
-        <v>422</v>
+        <v>269</v>
       </c>
       <c r="V326">
         <v>0</v>
       </c>
       <c r="W326">
         <v>0</v>
       </c>
       <c r="X326">
         <v>0</v>
       </c>
       <c r="Y326" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:25">
       <c r="A327">
-        <v>76420</v>
+        <v>76430</v>
       </c>
       <c r="B327">
         <v>0</v>
       </c>
       <c r="C327">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D327">
         <v>0</v>
       </c>
       <c r="E327">
+        <v>5</v>
+      </c>
+      <c r="F327">
+        <v>0</v>
+      </c>
+      <c r="G327">
+        <v>9</v>
+      </c>
+      <c r="H327">
+        <v>8</v>
+      </c>
+      <c r="I327">
+        <v>2</v>
+      </c>
+      <c r="J327">
         <v>3</v>
       </c>
-      <c r="F327">
-[...13 lines deleted...]
-      </c>
       <c r="K327">
         <v>2</v>
       </c>
       <c r="L327" s="3">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="M327">
         <v>0</v>
       </c>
       <c r="N327">
         <v>0</v>
       </c>
       <c r="O327" s="3">
         <v>0</v>
       </c>
       <c r="P327" s="5">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="Q327">
-        <v>256</v>
+        <v>0</v>
       </c>
       <c r="R327">
         <v>0</v>
       </c>
       <c r="S327">
         <v>0</v>
       </c>
       <c r="T327" s="3">
-        <v>256</v>
+        <v>0</v>
       </c>
       <c r="U327" s="5">
-        <v>269</v>
+        <v>30</v>
       </c>
       <c r="V327">
         <v>0</v>
       </c>
       <c r="W327">
         <v>0</v>
       </c>
       <c r="X327">
         <v>0</v>
       </c>
       <c r="Y327" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:25">
       <c r="A328">
-        <v>76430</v>
+        <v>76440</v>
       </c>
       <c r="B328">
         <v>0</v>
       </c>
       <c r="C328">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D328">
         <v>0</v>
       </c>
       <c r="E328">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F328">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G328">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H328">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="I328">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J328">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K328">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L328" s="3">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="M328">
         <v>0</v>
       </c>
       <c r="N328">
         <v>0</v>
       </c>
       <c r="O328" s="3">
         <v>0</v>
       </c>
       <c r="P328" s="5">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="Q328">
         <v>0</v>
       </c>
       <c r="R328">
         <v>0</v>
       </c>
       <c r="S328">
         <v>0</v>
       </c>
       <c r="T328" s="3">
         <v>0</v>
       </c>
       <c r="U328" s="5">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="V328">
         <v>0</v>
       </c>
       <c r="W328">
         <v>0</v>
       </c>
       <c r="X328">
         <v>0</v>
       </c>
       <c r="Y328" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:25">
       <c r="A329">
-        <v>76440</v>
+        <v>76450</v>
       </c>
       <c r="B329">
         <v>0</v>
       </c>
       <c r="C329">
         <v>0</v>
       </c>
       <c r="D329">
         <v>0</v>
       </c>
       <c r="E329">
+        <v>4</v>
+      </c>
+      <c r="F329">
+        <v>0</v>
+      </c>
+      <c r="G329">
+        <v>5</v>
+      </c>
+      <c r="H329">
+        <v>6</v>
+      </c>
+      <c r="I329">
+        <v>2</v>
+      </c>
+      <c r="J329">
+        <v>0</v>
+      </c>
+      <c r="K329">
         <v>3</v>
       </c>
-      <c r="F329">
-[...16 lines deleted...]
-      </c>
       <c r="L329" s="3">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="M329">
         <v>0</v>
       </c>
       <c r="N329">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="O329" s="3">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="P329" s="5">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="Q329">
         <v>0</v>
       </c>
       <c r="R329">
         <v>0</v>
       </c>
       <c r="S329">
         <v>0</v>
       </c>
       <c r="T329" s="3">
         <v>0</v>
       </c>
       <c r="U329" s="5">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="V329">
         <v>0</v>
       </c>
       <c r="W329">
         <v>0</v>
       </c>
       <c r="X329">
         <v>0</v>
       </c>
       <c r="Y329" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:25">
       <c r="A330">
-        <v>76447</v>
+        <v>76460</v>
       </c>
       <c r="B330">
         <v>0</v>
       </c>
       <c r="C330">
         <v>0</v>
       </c>
       <c r="D330">
         <v>0</v>
       </c>
       <c r="E330">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F330">
         <v>0</v>
       </c>
       <c r="G330">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H330">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I330">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J330">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K330">
         <v>0</v>
       </c>
       <c r="L330" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M330">
         <v>0</v>
       </c>
       <c r="N330">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="O330" s="3">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="P330" s="5">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="Q330">
         <v>0</v>
       </c>
       <c r="R330">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="S330">
         <v>0</v>
       </c>
       <c r="T330" s="3">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="U330" s="5">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="V330">
         <v>0</v>
       </c>
       <c r="W330">
         <v>0</v>
       </c>
       <c r="X330">
         <v>0</v>
       </c>
       <c r="Y330" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:25">
       <c r="A331">
-        <v>76450</v>
+        <v>76470</v>
       </c>
       <c r="B331">
         <v>0</v>
       </c>
       <c r="C331">
         <v>0</v>
       </c>
       <c r="D331">
         <v>0</v>
       </c>
       <c r="E331">
+        <v>0</v>
+      </c>
+      <c r="F331">
+        <v>0</v>
+      </c>
+      <c r="G331">
+        <v>1</v>
+      </c>
+      <c r="H331">
+        <v>1</v>
+      </c>
+      <c r="I331">
+        <v>0</v>
+      </c>
+      <c r="J331">
+        <v>0</v>
+      </c>
+      <c r="K331">
+        <v>2</v>
+      </c>
+      <c r="L331" s="3">
         <v>4</v>
       </c>
-      <c r="F331">
-[...19 lines deleted...]
-      </c>
       <c r="M331">
         <v>0</v>
       </c>
       <c r="N331">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="O331" s="3">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="P331" s="5">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="Q331">
         <v>0</v>
       </c>
       <c r="R331">
         <v>0</v>
       </c>
       <c r="S331">
         <v>0</v>
       </c>
       <c r="T331" s="3">
         <v>0</v>
       </c>
       <c r="U331" s="5">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="V331">
         <v>0</v>
       </c>
       <c r="W331">
         <v>0</v>
       </c>
       <c r="X331">
         <v>0</v>
       </c>
       <c r="Y331" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:25">
       <c r="A332">
-        <v>76460</v>
+        <v>76480</v>
       </c>
       <c r="B332">
         <v>0</v>
       </c>
       <c r="C332">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D332">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E332">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F332">
         <v>0</v>
       </c>
       <c r="G332">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="H332">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I332">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J332">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K332">
         <v>0</v>
       </c>
       <c r="L332" s="3">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="M332">
         <v>0</v>
       </c>
       <c r="N332">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="O332" s="3">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="P332" s="5">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="Q332">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="R332">
         <v>0</v>
       </c>
       <c r="S332">
         <v>0</v>
       </c>
       <c r="T332" s="3">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="U332" s="5">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="V332">
         <v>0</v>
       </c>
       <c r="W332">
         <v>0</v>
       </c>
       <c r="X332">
         <v>0</v>
       </c>
       <c r="Y332" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:25">
       <c r="A333">
-        <v>76466</v>
+        <v>76490</v>
       </c>
       <c r="B333">
         <v>0</v>
       </c>
       <c r="C333">
         <v>0</v>
       </c>
       <c r="D333">
         <v>0</v>
       </c>
       <c r="E333">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F333">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G333">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H333">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="I333">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J333">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K333">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L333" s="3">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="M333">
         <v>0</v>
       </c>
       <c r="N333">
         <v>0</v>
       </c>
       <c r="O333" s="3">
         <v>0</v>
       </c>
       <c r="P333" s="5">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="Q333">
         <v>0</v>
       </c>
       <c r="R333">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="S333">
         <v>0</v>
       </c>
       <c r="T333" s="3">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="U333" s="5">
-        <v>38</v>
+        <v>98</v>
       </c>
       <c r="V333">
         <v>0</v>
       </c>
       <c r="W333">
         <v>0</v>
       </c>
       <c r="X333">
         <v>0</v>
       </c>
       <c r="Y333" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:25">
       <c r="A334">
-        <v>76470</v>
+        <v>76500</v>
       </c>
       <c r="B334">
         <v>0</v>
       </c>
       <c r="C334">
         <v>0</v>
       </c>
       <c r="D334">
         <v>0</v>
       </c>
       <c r="E334">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F334">
         <v>0</v>
       </c>
       <c r="G334">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H334">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I334">
         <v>0</v>
       </c>
       <c r="J334">
         <v>0</v>
       </c>
       <c r="K334">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L334" s="3">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M334">
         <v>0</v>
       </c>
       <c r="N334">
+        <v>0</v>
+      </c>
+      <c r="O334" s="3">
+        <v>0</v>
+      </c>
+      <c r="P334" s="5">
         <v>8</v>
       </c>
-      <c r="O334" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="Q334">
-        <v>0</v>
+        <v>226</v>
       </c>
       <c r="R334">
-        <v>0</v>
+        <v>163</v>
       </c>
       <c r="S334">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="T334" s="3">
-        <v>0</v>
+        <v>405</v>
       </c>
       <c r="U334" s="5">
-        <v>12</v>
+        <v>413</v>
       </c>
       <c r="V334">
         <v>0</v>
       </c>
       <c r="W334">
         <v>0</v>
       </c>
       <c r="X334">
         <v>0</v>
       </c>
       <c r="Y334" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:25">
       <c r="A335">
-        <v>76480</v>
+        <v>76510</v>
       </c>
       <c r="B335">
         <v>0</v>
       </c>
       <c r="C335">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D335">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E335">
+        <v>2</v>
+      </c>
+      <c r="F335">
+        <v>1</v>
+      </c>
+      <c r="G335">
+        <v>3</v>
+      </c>
+      <c r="H335">
         <v>8</v>
       </c>
-      <c r="F335">
-[...7 lines deleted...]
-      </c>
       <c r="I335">
         <v>2</v>
       </c>
       <c r="J335">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K335">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L335" s="3">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="M335">
         <v>0</v>
       </c>
       <c r="N335">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="O335" s="3">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="P335" s="5">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="Q335">
         <v>0</v>
       </c>
       <c r="R335">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S335">
         <v>0</v>
       </c>
       <c r="T335" s="3">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="U335" s="5">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="V335">
         <v>0</v>
       </c>
       <c r="W335">
         <v>0</v>
       </c>
       <c r="X335">
         <v>0</v>
       </c>
       <c r="Y335" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:25">
       <c r="A336">
-        <v>76490</v>
+        <v>76520</v>
       </c>
       <c r="B336">
         <v>0</v>
       </c>
       <c r="C336">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D336">
         <v>0</v>
       </c>
       <c r="E336">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F336">
+        <v>2</v>
+      </c>
+      <c r="G336">
         <v>5</v>
       </c>
-      <c r="G336">
-[...1 lines deleted...]
-      </c>
       <c r="H336">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="I336">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J336">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K336">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L336" s="3">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="M336">
         <v>0</v>
       </c>
       <c r="N336">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="O336" s="3">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="P336" s="5">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="Q336">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="R336">
         <v>0</v>
       </c>
       <c r="S336">
         <v>0</v>
       </c>
       <c r="T336" s="3">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="U336" s="5">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="V336">
         <v>0</v>
       </c>
       <c r="W336">
         <v>0</v>
       </c>
       <c r="X336">
         <v>0</v>
       </c>
       <c r="Y336" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:25">
       <c r="A337">
-        <v>76500</v>
+        <v>76530</v>
       </c>
       <c r="B337">
         <v>0</v>
       </c>
       <c r="C337">
         <v>0</v>
       </c>
       <c r="D337">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E337">
         <v>1</v>
       </c>
       <c r="F337">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G337">
         <v>2</v>
       </c>
       <c r="H337">
         <v>5</v>
       </c>
       <c r="I337">
         <v>0</v>
       </c>
       <c r="J337">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0</v>
       </c>
       <c r="L337" s="3">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M337">
         <v>0</v>
       </c>
       <c r="N337">
         <v>0</v>
       </c>
       <c r="O337" s="3">
         <v>0</v>
       </c>
       <c r="P337" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="Q337">
-        <v>163</v>
+        <v>0</v>
       </c>
       <c r="R337">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="S337">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="T337" s="3">
-        <v>381</v>
+        <v>171</v>
       </c>
       <c r="U337" s="5">
-        <v>389</v>
+        <v>182</v>
       </c>
       <c r="V337">
         <v>0</v>
       </c>
       <c r="W337">
         <v>0</v>
       </c>
       <c r="X337">
         <v>0</v>
       </c>
       <c r="Y337" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:25">
       <c r="A338">
-        <v>76510</v>
+        <v>76540</v>
       </c>
       <c r="B338">
         <v>0</v>
       </c>
       <c r="C338">
         <v>0</v>
       </c>
       <c r="D338">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E338">
         <v>2</v>
       </c>
       <c r="F338">
         <v>1</v>
       </c>
       <c r="G338">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H338">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I338">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J338">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K338">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L338" s="3">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M338">
         <v>0</v>
       </c>
       <c r="N338">
         <v>0</v>
       </c>
       <c r="O338" s="3">
         <v>0</v>
       </c>
       <c r="P338" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q338">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="R338">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="S338">
         <v>0</v>
       </c>
       <c r="T338" s="3">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="U338" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V338">
         <v>0</v>
       </c>
       <c r="W338">
         <v>0</v>
       </c>
       <c r="X338">
         <v>0</v>
       </c>
       <c r="Y338" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:25">
       <c r="A339">
-        <v>76520</v>
+        <v>76550</v>
       </c>
       <c r="B339">
         <v>0</v>
       </c>
       <c r="C339">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D339">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E339">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F339">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G339">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="H339">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I339">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J339">
         <v>0</v>
       </c>
       <c r="K339">
         <v>2</v>
       </c>
       <c r="L339" s="3">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="M339">
         <v>0</v>
       </c>
       <c r="N339">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="O339" s="3">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="P339" s="5">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="Q339">
         <v>0</v>
       </c>
       <c r="R339">
         <v>0</v>
       </c>
       <c r="S339">
         <v>0</v>
       </c>
       <c r="T339" s="3">
         <v>0</v>
       </c>
       <c r="U339" s="5">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="V339">
         <v>0</v>
       </c>
       <c r="W339">
         <v>0</v>
       </c>
       <c r="X339">
         <v>0</v>
       </c>
       <c r="Y339" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:25">
       <c r="A340">
-        <v>76530</v>
+        <v>76560</v>
       </c>
       <c r="B340">
         <v>0</v>
       </c>
       <c r="C340">
         <v>0</v>
       </c>
       <c r="D340">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E340">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F340">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G340">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H340">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I340">
         <v>0</v>
       </c>
       <c r="J340">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0</v>
       </c>
       <c r="L340" s="3">
+        <v>15</v>
+      </c>
+      <c r="M340">
+        <v>0</v>
+      </c>
+      <c r="N340">
         <v>11</v>
       </c>
-      <c r="M340">
-[...4 lines deleted...]
-      </c>
       <c r="O340" s="3">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="P340" s="5">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="Q340">
-        <v>171</v>
+        <v>0</v>
       </c>
       <c r="R340">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="S340">
         <v>0</v>
       </c>
       <c r="T340" s="3">
-        <v>171</v>
+        <v>51</v>
       </c>
       <c r="U340" s="5">
-        <v>182</v>
+        <v>77</v>
       </c>
       <c r="V340">
         <v>0</v>
       </c>
       <c r="W340">
         <v>0</v>
       </c>
       <c r="X340">
         <v>0</v>
       </c>
       <c r="Y340" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:25">
       <c r="A341">
-        <v>76540</v>
+        <v>76570</v>
       </c>
       <c r="B341">
         <v>0</v>
       </c>
       <c r="C341">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D341">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E341">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F341">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G341">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H341">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I341">
         <v>0</v>
       </c>
       <c r="J341">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K341">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L341" s="3">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="M341">
         <v>0</v>
       </c>
       <c r="N341">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="O341" s="3">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="P341" s="5">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="Q341">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="R341">
         <v>0</v>
       </c>
       <c r="S341">
         <v>0</v>
       </c>
       <c r="T341" s="3">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="U341" s="5">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="V341">
         <v>0</v>
       </c>
       <c r="W341">
         <v>0</v>
       </c>
       <c r="X341">
         <v>0</v>
       </c>
       <c r="Y341" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:25">
       <c r="A342">
-        <v>76550</v>
+        <v>76580</v>
       </c>
       <c r="B342">
         <v>0</v>
       </c>
       <c r="C342">
         <v>0</v>
       </c>
       <c r="D342">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E342">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F342">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G342">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="H342">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="I342">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J342">
         <v>0</v>
       </c>
       <c r="K342">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L342" s="3">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="M342">
         <v>0</v>
       </c>
       <c r="N342">
         <v>0</v>
       </c>
       <c r="O342" s="3">
         <v>0</v>
       </c>
       <c r="P342" s="5">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="Q342">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="R342">
         <v>0</v>
       </c>
       <c r="S342">
         <v>0</v>
       </c>
       <c r="T342" s="3">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="U342" s="5">
-        <v>32</v>
+        <v>105</v>
       </c>
       <c r="V342">
         <v>0</v>
       </c>
       <c r="W342">
         <v>0</v>
       </c>
       <c r="X342">
         <v>0</v>
       </c>
       <c r="Y342" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:25">
       <c r="A343">
-        <v>76560</v>
+        <v>76590</v>
       </c>
       <c r="B343">
         <v>0</v>
       </c>
       <c r="C343">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D343">
         <v>0</v>
       </c>
       <c r="E343">
+        <v>1</v>
+      </c>
+      <c r="F343">
+        <v>0</v>
+      </c>
+      <c r="G343">
+        <v>4</v>
+      </c>
+      <c r="H343">
         <v>5</v>
       </c>
-      <c r="F343">
-[...7 lines deleted...]
-      </c>
       <c r="I343">
         <v>0</v>
       </c>
       <c r="J343">
         <v>0</v>
       </c>
       <c r="K343">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L343" s="3">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="M343">
         <v>0</v>
       </c>
       <c r="N343">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="O343" s="3">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="P343" s="5">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="Q343">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="R343">
         <v>0</v>
       </c>
       <c r="S343">
         <v>0</v>
       </c>
       <c r="T343" s="3">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="U343" s="5">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="V343">
         <v>0</v>
       </c>
       <c r="W343">
         <v>0</v>
       </c>
       <c r="X343">
         <v>0</v>
       </c>
       <c r="Y343" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:25">
       <c r="A344">
-        <v>76570</v>
+        <v>76600</v>
       </c>
       <c r="B344">
         <v>0</v>
       </c>
       <c r="C344">
         <v>1</v>
       </c>
       <c r="D344">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E344">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F344">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G344">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="H344">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="I344">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J344">
         <v>0</v>
       </c>
       <c r="K344">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L344" s="3">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="M344">
         <v>0</v>
       </c>
       <c r="N344">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="O344" s="3">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="P344" s="5">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="Q344">
-        <v>0</v>
+        <v>652</v>
       </c>
       <c r="R344">
-        <v>0</v>
+        <v>930</v>
       </c>
       <c r="S344">
-        <v>0</v>
+        <v>736</v>
       </c>
       <c r="T344" s="3">
-        <v>0</v>
+        <v>2318</v>
       </c>
       <c r="U344" s="5">
-        <v>71</v>
+        <v>2377</v>
       </c>
       <c r="V344">
         <v>0</v>
       </c>
       <c r="W344">
         <v>0</v>
       </c>
       <c r="X344">
         <v>0</v>
       </c>
       <c r="Y344" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:25">
       <c r="A345">
-        <v>76580</v>
+        <v>76610</v>
       </c>
       <c r="B345">
         <v>0</v>
       </c>
       <c r="C345">
         <v>0</v>
       </c>
       <c r="D345">
         <v>0</v>
       </c>
       <c r="E345">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F345">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G345">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="H345">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="I345">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J345">
         <v>0</v>
       </c>
       <c r="K345">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L345" s="3">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="M345">
         <v>0</v>
       </c>
       <c r="N345">
         <v>0</v>
       </c>
       <c r="O345" s="3">
         <v>0</v>
       </c>
       <c r="P345" s="5">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="Q345">
-        <v>0</v>
+        <v>151</v>
       </c>
       <c r="R345">
-        <v>100</v>
+        <v>154</v>
       </c>
       <c r="S345">
         <v>0</v>
       </c>
       <c r="T345" s="3">
-        <v>100</v>
+        <v>305</v>
       </c>
       <c r="U345" s="5">
-        <v>105</v>
+        <v>341</v>
       </c>
       <c r="V345">
         <v>0</v>
       </c>
       <c r="W345">
         <v>0</v>
       </c>
       <c r="X345">
         <v>0</v>
       </c>
       <c r="Y345" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:25">
       <c r="A346">
-        <v>76590</v>
+        <v>76620</v>
       </c>
       <c r="B346">
         <v>0</v>
       </c>
       <c r="C346">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D346">
         <v>0</v>
       </c>
       <c r="E346">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F346">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G346">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="H346">
+        <v>30</v>
+      </c>
+      <c r="I346">
+        <v>1</v>
+      </c>
+      <c r="J346">
         <v>5</v>
       </c>
-      <c r="I346">
-[...4 lines deleted...]
-      </c>
       <c r="K346">
         <v>1</v>
       </c>
       <c r="L346" s="3">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="M346">
         <v>0</v>
       </c>
       <c r="N346">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="O346" s="3">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="P346" s="5">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="Q346">
-        <v>0</v>
+        <v>296</v>
       </c>
       <c r="R346">
-        <v>0</v>
+        <v>790</v>
       </c>
       <c r="S346">
-        <v>0</v>
+        <v>102</v>
       </c>
       <c r="T346" s="3">
-        <v>0</v>
+        <v>1188</v>
       </c>
       <c r="U346" s="5">
-        <v>13</v>
+        <v>1313</v>
       </c>
       <c r="V346">
         <v>0</v>
       </c>
       <c r="W346">
         <v>0</v>
       </c>
       <c r="X346">
         <v>0</v>
       </c>
       <c r="Y346" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:25">
       <c r="A347">
-        <v>76600</v>
+        <v>76630</v>
       </c>
       <c r="B347">
         <v>0</v>
       </c>
       <c r="C347">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D347">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E347">
         <v>4</v>
       </c>
       <c r="F347">
         <v>1</v>
       </c>
       <c r="G347">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="H347">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="I347">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J347">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K347">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L347" s="3">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="M347">
         <v>0</v>
       </c>
       <c r="N347">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="O347" s="3">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="P347" s="5">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="Q347">
-        <v>930</v>
+        <v>0</v>
       </c>
       <c r="R347">
-        <v>652</v>
+        <v>0</v>
       </c>
       <c r="S347">
-        <v>736</v>
+        <v>0</v>
       </c>
       <c r="T347" s="3">
-        <v>2318</v>
+        <v>0</v>
       </c>
       <c r="U347" s="5">
-        <v>2377</v>
+        <v>49</v>
       </c>
       <c r="V347">
         <v>0</v>
       </c>
       <c r="W347">
         <v>0</v>
       </c>
       <c r="X347">
         <v>0</v>
       </c>
       <c r="Y347" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:25">
       <c r="A348">
-        <v>76610</v>
+        <v>76640</v>
       </c>
       <c r="B348">
         <v>0</v>
       </c>
       <c r="C348">
         <v>0</v>
       </c>
       <c r="D348">
         <v>0</v>
       </c>
       <c r="E348">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F348">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G348">
         <v>12</v>
       </c>
       <c r="H348">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I348">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J348">
         <v>0</v>
       </c>
       <c r="K348">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L348" s="3">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="M348">
         <v>0</v>
       </c>
       <c r="N348">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="O348" s="3">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="P348" s="5">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="Q348">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="R348">
         <v>0</v>
       </c>
       <c r="S348">
         <v>0</v>
       </c>
       <c r="T348" s="3">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="U348" s="5">
-        <v>190</v>
+        <v>88</v>
       </c>
       <c r="V348">
         <v>0</v>
       </c>
       <c r="W348">
         <v>0</v>
       </c>
       <c r="X348">
         <v>0</v>
       </c>
       <c r="Y348" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:25">
       <c r="A349">
-        <v>76620</v>
+        <v>76650</v>
       </c>
       <c r="B349">
         <v>0</v>
       </c>
       <c r="C349">
         <v>0</v>
       </c>
       <c r="D349">
         <v>0</v>
       </c>
       <c r="E349">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F349">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G349">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="H349">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="I349">
         <v>1</v>
       </c>
       <c r="J349">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K349">
         <v>1</v>
       </c>
       <c r="L349" s="3">
-        <v>69</v>
+        <v>17</v>
       </c>
       <c r="M349">
         <v>0</v>
       </c>
       <c r="N349">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="O349" s="3">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="P349" s="5">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="Q349">
-        <v>790</v>
+        <v>0</v>
       </c>
       <c r="R349">
-        <v>293</v>
+        <v>0</v>
       </c>
       <c r="S349">
-        <v>102</v>
+        <v>0</v>
       </c>
       <c r="T349" s="3">
-        <v>1185</v>
+        <v>0</v>
       </c>
       <c r="U349" s="5">
-        <v>1310</v>
+        <v>17</v>
       </c>
       <c r="V349">
         <v>0</v>
       </c>
       <c r="W349">
         <v>0</v>
       </c>
       <c r="X349">
         <v>0</v>
       </c>
       <c r="Y349" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:25">
       <c r="A350">
-        <v>76630</v>
+        <v>76660</v>
       </c>
       <c r="B350">
         <v>0</v>
       </c>
       <c r="C350">
         <v>0</v>
       </c>
       <c r="D350">
         <v>0</v>
       </c>
       <c r="E350">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F350">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G350">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H350">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I350">
         <v>0</v>
       </c>
       <c r="J350">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K350">
         <v>0</v>
       </c>
       <c r="L350" s="3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M350">
         <v>0</v>
       </c>
       <c r="N350">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="O350" s="3">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="P350" s="5">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="Q350">
         <v>0</v>
       </c>
       <c r="R350">
         <v>0</v>
       </c>
       <c r="S350">
         <v>0</v>
       </c>
       <c r="T350" s="3">
         <v>0</v>
       </c>
       <c r="U350" s="5">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="V350">
         <v>0</v>
       </c>
       <c r="W350">
         <v>0</v>
       </c>
       <c r="X350">
         <v>0</v>
       </c>
       <c r="Y350" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:25">
       <c r="A351">
-        <v>76640</v>
+        <v>76680</v>
       </c>
       <c r="B351">
         <v>0</v>
       </c>
       <c r="C351">
         <v>0</v>
       </c>
       <c r="D351">
         <v>0</v>
       </c>
       <c r="E351">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F351">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G351">
+        <v>4</v>
+      </c>
+      <c r="H351">
         <v>12</v>
       </c>
-      <c r="H351">
-[...1 lines deleted...]
-      </c>
       <c r="I351">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J351">
         <v>0</v>
       </c>
       <c r="K351">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L351" s="3">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="M351">
         <v>0</v>
       </c>
       <c r="N351">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="O351" s="3">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="P351" s="5">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="Q351">
         <v>0</v>
       </c>
       <c r="R351">
         <v>0</v>
       </c>
       <c r="S351">
         <v>0</v>
       </c>
       <c r="T351" s="3">
         <v>0</v>
       </c>
       <c r="U351" s="5">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="V351">
         <v>0</v>
       </c>
       <c r="W351">
         <v>0</v>
       </c>
       <c r="X351">
         <v>0</v>
       </c>
       <c r="Y351" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:25">
       <c r="A352">
-        <v>76650</v>
+        <v>76690</v>
       </c>
       <c r="B352">
         <v>0</v>
       </c>
       <c r="C352">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D352">
         <v>0</v>
       </c>
       <c r="E352">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F352">
         <v>0</v>
       </c>
       <c r="G352">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H352">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="I352">
         <v>1</v>
       </c>
       <c r="J352">
         <v>0</v>
       </c>
       <c r="K352">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L352" s="3">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="M352">
         <v>0</v>
       </c>
       <c r="N352">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="O352" s="3">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="P352" s="5">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="Q352">
         <v>0</v>
       </c>
       <c r="R352">
         <v>0</v>
       </c>
       <c r="S352">
         <v>0</v>
       </c>
       <c r="T352" s="3">
         <v>0</v>
       </c>
       <c r="U352" s="5">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="V352">
         <v>0</v>
       </c>
       <c r="W352">
         <v>0</v>
       </c>
       <c r="X352">
         <v>0</v>
       </c>
       <c r="Y352" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:25">
       <c r="A353">
-        <v>76660</v>
+        <v>76700</v>
       </c>
       <c r="B353">
         <v>0</v>
       </c>
       <c r="C353">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D353">
         <v>0</v>
       </c>
       <c r="E353">
         <v>1</v>
       </c>
       <c r="F353">
         <v>0</v>
       </c>
       <c r="G353">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H353">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I353">
         <v>0</v>
       </c>
       <c r="J353">
         <v>0</v>
       </c>
       <c r="K353">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L353" s="3">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M353">
-        <v>0</v>
+        <v>121</v>
       </c>
       <c r="N353">
         <v>0</v>
       </c>
       <c r="O353" s="3">
-        <v>0</v>
+        <v>121</v>
       </c>
       <c r="P353" s="5">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="Q353">
-        <v>0</v>
+        <v>304</v>
       </c>
       <c r="R353">
-        <v>0</v>
+        <v>429</v>
       </c>
       <c r="S353">
         <v>0</v>
       </c>
       <c r="T353" s="3">
-        <v>0</v>
+        <v>733</v>
       </c>
       <c r="U353" s="5">
-        <v>18</v>
+        <v>874</v>
       </c>
       <c r="V353">
         <v>0</v>
       </c>
       <c r="W353">
         <v>0</v>
       </c>
       <c r="X353">
         <v>0</v>
       </c>
       <c r="Y353" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:25">
       <c r="A354">
-        <v>76680</v>
+        <v>76710</v>
       </c>
       <c r="B354">
         <v>0</v>
       </c>
       <c r="C354">
         <v>0</v>
       </c>
       <c r="D354">
         <v>0</v>
       </c>
       <c r="E354">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F354">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G354">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H354">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I354">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J354">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K354">
         <v>1</v>
       </c>
       <c r="L354" s="3">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="M354">
         <v>0</v>
       </c>
       <c r="N354">
         <v>0</v>
       </c>
       <c r="O354" s="3">
         <v>0</v>
       </c>
       <c r="P354" s="5">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="Q354">
         <v>0</v>
       </c>
       <c r="R354">
         <v>0</v>
       </c>
       <c r="S354">
         <v>0</v>
       </c>
       <c r="T354" s="3">
         <v>0</v>
       </c>
       <c r="U354" s="5">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="V354">
         <v>0</v>
       </c>
       <c r="W354">
         <v>0</v>
       </c>
       <c r="X354">
         <v>0</v>
       </c>
       <c r="Y354" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:25">
       <c r="A355">
-        <v>76690</v>
+        <v>76720</v>
       </c>
       <c r="B355">
         <v>0</v>
       </c>
       <c r="C355">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D355">
         <v>0</v>
       </c>
       <c r="E355">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F355">
         <v>0</v>
       </c>
       <c r="G355">
+        <v>3</v>
+      </c>
+      <c r="H355">
+        <v>1</v>
+      </c>
+      <c r="I355">
+        <v>1</v>
+      </c>
+      <c r="J355">
+        <v>0</v>
+      </c>
+      <c r="K355">
+        <v>0</v>
+      </c>
+      <c r="L355" s="3">
         <v>8</v>
       </c>
-      <c r="H355">
-[...13 lines deleted...]
-      </c>
       <c r="M355">
         <v>0</v>
       </c>
       <c r="N355">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="O355" s="3">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="P355" s="5">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="Q355">
         <v>0</v>
       </c>
       <c r="R355">
         <v>0</v>
       </c>
       <c r="S355">
         <v>0</v>
       </c>
       <c r="T355" s="3">
         <v>0</v>
       </c>
       <c r="U355" s="5">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="V355">
         <v>0</v>
       </c>
       <c r="W355">
         <v>0</v>
       </c>
       <c r="X355">
         <v>0</v>
       </c>
       <c r="Y355" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:25">
       <c r="A356">
-        <v>76700</v>
+        <v>76730</v>
       </c>
       <c r="B356">
         <v>0</v>
       </c>
       <c r="C356">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D356">
         <v>0</v>
       </c>
       <c r="E356">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F356">
         <v>0</v>
       </c>
       <c r="G356">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H356">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I356">
         <v>0</v>
       </c>
       <c r="J356">
         <v>0</v>
       </c>
       <c r="K356">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L356" s="3">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="M356">
+        <v>0</v>
+      </c>
+      <c r="N356">
+        <v>0</v>
+      </c>
+      <c r="O356" s="3">
+        <v>0</v>
+      </c>
+      <c r="P356" s="5">
         <v>15</v>
       </c>
-      <c r="N356">
-[...2 lines deleted...]
-      <c r="O356" s="3">
+      <c r="Q356">
+        <v>0</v>
+      </c>
+      <c r="R356">
+        <v>0</v>
+      </c>
+      <c r="S356">
+        <v>0</v>
+      </c>
+      <c r="T356" s="3">
+        <v>0</v>
+      </c>
+      <c r="U356" s="5">
         <v>15</v>
-      </c>
-[...16 lines deleted...]
-        <v>768</v>
       </c>
       <c r="V356">
         <v>0</v>
       </c>
       <c r="W356">
         <v>0</v>
       </c>
       <c r="X356">
         <v>0</v>
       </c>
       <c r="Y356" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:25">
       <c r="A357">
-        <v>76710</v>
+        <v>76740</v>
       </c>
       <c r="B357">
         <v>0</v>
       </c>
       <c r="C357">
         <v>0</v>
       </c>
       <c r="D357">
         <v>0</v>
       </c>
       <c r="E357">
         <v>3</v>
       </c>
       <c r="F357">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G357">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H357">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="I357">
         <v>0</v>
       </c>
       <c r="J357">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K357">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L357" s="3">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="M357">
         <v>0</v>
       </c>
       <c r="N357">
         <v>0</v>
       </c>
       <c r="O357" s="3">
         <v>0</v>
       </c>
       <c r="P357" s="5">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="Q357">
         <v>0</v>
       </c>
       <c r="R357">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="S357">
         <v>0</v>
       </c>
       <c r="T357" s="3">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="U357" s="5">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="V357">
         <v>0</v>
       </c>
       <c r="W357">
         <v>0</v>
       </c>
       <c r="X357">
         <v>0</v>
       </c>
       <c r="Y357" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:25">
       <c r="A358">
-        <v>76720</v>
+        <v>76750</v>
       </c>
       <c r="B358">
         <v>0</v>
       </c>
       <c r="C358">
         <v>0</v>
       </c>
       <c r="D358">
         <v>0</v>
       </c>
       <c r="E358">
         <v>3</v>
       </c>
       <c r="F358">
         <v>0</v>
       </c>
       <c r="G358">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H358">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="I358">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J358">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K358">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L358" s="3">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="M358">
         <v>0</v>
       </c>
       <c r="N358">
         <v>0</v>
       </c>
       <c r="O358" s="3">
         <v>0</v>
       </c>
       <c r="P358" s="5">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="Q358">
         <v>0</v>
       </c>
       <c r="R358">
         <v>0</v>
       </c>
       <c r="S358">
         <v>0</v>
       </c>
       <c r="T358" s="3">
         <v>0</v>
       </c>
       <c r="U358" s="5">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="V358">
         <v>0</v>
       </c>
       <c r="W358">
         <v>0</v>
       </c>
       <c r="X358">
         <v>0</v>
       </c>
       <c r="Y358" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:25">
       <c r="A359">
-        <v>76730</v>
+        <v>76760</v>
       </c>
       <c r="B359">
         <v>0</v>
       </c>
       <c r="C359">
         <v>0</v>
       </c>
       <c r="D359">
         <v>0</v>
       </c>
       <c r="E359">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F359">
         <v>0</v>
       </c>
       <c r="G359">
         <v>3</v>
       </c>
       <c r="H359">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I359">
         <v>0</v>
       </c>
       <c r="J359">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0</v>
       </c>
       <c r="L359" s="3">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="M359">
         <v>0</v>
       </c>
       <c r="N359">
         <v>0</v>
       </c>
       <c r="O359" s="3">
         <v>0</v>
       </c>
       <c r="P359" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Q359">
         <v>0</v>
       </c>
       <c r="R359">
         <v>0</v>
       </c>
       <c r="S359">
         <v>0</v>
       </c>
       <c r="T359" s="3">
         <v>0</v>
       </c>
       <c r="U359" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="V359">
         <v>0</v>
       </c>
       <c r="W359">
         <v>0</v>
       </c>
       <c r="X359">
         <v>0</v>
       </c>
       <c r="Y359" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:25">
       <c r="A360">
-        <v>76740</v>
+        <v>76770</v>
       </c>
       <c r="B360">
         <v>0</v>
       </c>
       <c r="C360">
         <v>0</v>
       </c>
       <c r="D360">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E360">
+        <v>4</v>
+      </c>
+      <c r="F360">
+        <v>1</v>
+      </c>
+      <c r="G360">
+        <v>10</v>
+      </c>
+      <c r="H360">
+        <v>22</v>
+      </c>
+      <c r="I360">
+        <v>1</v>
+      </c>
+      <c r="J360">
+        <v>2</v>
+      </c>
+      <c r="K360">
         <v>3</v>
       </c>
-      <c r="F360">
-[...16 lines deleted...]
-      </c>
       <c r="L360" s="3">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="M360">
         <v>0</v>
       </c>
       <c r="N360">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="O360" s="3">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="P360" s="5">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="Q360">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="R360">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="S360">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="T360" s="3">
-        <v>0</v>
+        <v>186</v>
       </c>
       <c r="U360" s="5">
-        <v>8</v>
+        <v>240</v>
       </c>
       <c r="V360">
         <v>0</v>
       </c>
       <c r="W360">
         <v>0</v>
       </c>
       <c r="X360">
         <v>0</v>
       </c>
       <c r="Y360" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:25">
       <c r="A361">
-        <v>76750</v>
+        <v>76780</v>
       </c>
       <c r="B361">
         <v>0</v>
       </c>
       <c r="C361">
         <v>0</v>
       </c>
       <c r="D361">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E361">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F361">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G361">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H361">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="I361">
         <v>0</v>
       </c>
       <c r="J361">
         <v>1</v>
       </c>
       <c r="K361">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L361" s="3">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="M361">
         <v>0</v>
       </c>
       <c r="N361">
         <v>0</v>
       </c>
       <c r="O361" s="3">
         <v>0</v>
       </c>
       <c r="P361" s="5">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="Q361">
         <v>0</v>
       </c>
       <c r="R361">
         <v>0</v>
       </c>
       <c r="S361">
         <v>0</v>
       </c>
       <c r="T361" s="3">
         <v>0</v>
       </c>
       <c r="U361" s="5">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="V361">
         <v>0</v>
       </c>
       <c r="W361">
         <v>0</v>
       </c>
       <c r="X361">
         <v>0</v>
       </c>
       <c r="Y361" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:25">
       <c r="A362">
-        <v>76760</v>
+        <v>76790</v>
       </c>
       <c r="B362">
         <v>0</v>
       </c>
       <c r="C362">
         <v>0</v>
       </c>
       <c r="D362">
         <v>0</v>
       </c>
       <c r="E362">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F362">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G362">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H362">
         <v>5</v>
       </c>
       <c r="I362">
         <v>0</v>
       </c>
       <c r="J362">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0</v>
       </c>
       <c r="L362" s="3">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="M362">
         <v>0</v>
       </c>
       <c r="N362">
         <v>0</v>
       </c>
       <c r="O362" s="3">
         <v>0</v>
       </c>
       <c r="P362" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="Q362">
         <v>0</v>
       </c>
       <c r="R362">
         <v>0</v>
       </c>
       <c r="S362">
         <v>0</v>
       </c>
       <c r="T362" s="3">
         <v>0</v>
       </c>
       <c r="U362" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="V362">
         <v>0</v>
       </c>
       <c r="W362">
         <v>0</v>
       </c>
       <c r="X362">
         <v>0</v>
       </c>
       <c r="Y362" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:25">
       <c r="A363">
-        <v>76770</v>
+        <v>76800</v>
       </c>
       <c r="B363">
         <v>0</v>
       </c>
       <c r="C363">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D363">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E363">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F363">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G363">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H363">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I363">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J363">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K363">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L363" s="3">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="M363">
         <v>0</v>
       </c>
       <c r="N363">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="O363" s="3">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="P363" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="Q363">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="R363">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="S363">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="T363" s="3">
-        <v>186</v>
+        <v>0</v>
       </c>
       <c r="U363" s="5">
-        <v>240</v>
+        <v>53</v>
       </c>
       <c r="V363">
         <v>0</v>
       </c>
       <c r="W363">
         <v>0</v>
       </c>
       <c r="X363">
         <v>0</v>
       </c>
       <c r="Y363" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:25">
       <c r="A364">
-        <v>76780</v>
+        <v>76810</v>
       </c>
       <c r="B364">
         <v>0</v>
       </c>
       <c r="C364">
         <v>0</v>
       </c>
       <c r="D364">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E364">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F364">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G364">
+        <v>1</v>
+      </c>
+      <c r="H364">
+        <v>2</v>
+      </c>
+      <c r="I364">
+        <v>0</v>
+      </c>
+      <c r="J364">
+        <v>0</v>
+      </c>
+      <c r="K364">
+        <v>1</v>
+      </c>
+      <c r="L364" s="3">
         <v>4</v>
       </c>
-      <c r="H364">
-[...13 lines deleted...]
-      </c>
       <c r="M364">
         <v>0</v>
       </c>
       <c r="N364">
         <v>0</v>
       </c>
       <c r="O364" s="3">
         <v>0</v>
       </c>
       <c r="P364" s="5">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="Q364">
         <v>0</v>
       </c>
       <c r="R364">
         <v>0</v>
       </c>
       <c r="S364">
         <v>0</v>
       </c>
       <c r="T364" s="3">
         <v>0</v>
       </c>
       <c r="U364" s="5">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="V364">
         <v>0</v>
       </c>
       <c r="W364">
         <v>0</v>
       </c>
       <c r="X364">
         <v>0</v>
       </c>
       <c r="Y364" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:25">
       <c r="A365">
-        <v>76790</v>
+        <v>76840</v>
       </c>
       <c r="B365">
         <v>0</v>
       </c>
       <c r="C365">
         <v>0</v>
       </c>
       <c r="D365">
         <v>0</v>
       </c>
       <c r="E365">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F365">
         <v>1</v>
       </c>
       <c r="G365">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H365">
         <v>5</v>
       </c>
       <c r="I365">
         <v>0</v>
       </c>
       <c r="J365">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0</v>
       </c>
       <c r="L365" s="3">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="M365">
         <v>0</v>
       </c>
       <c r="N365">
         <v>0</v>
       </c>
       <c r="O365" s="3">
         <v>0</v>
       </c>
       <c r="P365" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="Q365">
         <v>0</v>
       </c>
       <c r="R365">
         <v>0</v>
       </c>
       <c r="S365">
         <v>0</v>
       </c>
       <c r="T365" s="3">
         <v>0</v>
       </c>
       <c r="U365" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="V365">
         <v>0</v>
       </c>
       <c r="W365">
         <v>0</v>
       </c>
       <c r="X365">
         <v>0</v>
       </c>
       <c r="Y365" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:25">
       <c r="A366">
-        <v>76800</v>
+        <v>76850</v>
       </c>
       <c r="B366">
         <v>0</v>
       </c>
       <c r="C366">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D366">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E366">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F366">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G366">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="H366">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="I366">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J366">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K366">
         <v>0</v>
       </c>
       <c r="L366" s="3">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="M366">
         <v>0</v>
       </c>
       <c r="N366">
         <v>0</v>
       </c>
       <c r="O366" s="3">
         <v>0</v>
       </c>
       <c r="P366" s="5">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="Q366">
         <v>0</v>
       </c>
       <c r="R366">
         <v>0</v>
       </c>
       <c r="S366">
         <v>0</v>
       </c>
       <c r="T366" s="3">
         <v>0</v>
       </c>
       <c r="U366" s="5">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="V366">
         <v>0</v>
       </c>
       <c r="W366">
         <v>0</v>
       </c>
       <c r="X366">
         <v>0</v>
       </c>
       <c r="Y366" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:25">
       <c r="A367">
-        <v>76810</v>
+        <v>76860</v>
       </c>
       <c r="B367">
         <v>0</v>
       </c>
       <c r="C367">
         <v>0</v>
       </c>
       <c r="D367">
         <v>0</v>
       </c>
       <c r="E367">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F367">
         <v>0</v>
       </c>
       <c r="G367">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H367">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I367">
         <v>0</v>
       </c>
       <c r="J367">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K367">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L367" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M367">
         <v>0</v>
       </c>
       <c r="N367">
         <v>0</v>
       </c>
       <c r="O367" s="3">
         <v>0</v>
       </c>
       <c r="P367" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="Q367">
         <v>0</v>
       </c>
       <c r="R367">
         <v>0</v>
       </c>
       <c r="S367">
         <v>0</v>
       </c>
       <c r="T367" s="3">
         <v>0</v>
       </c>
       <c r="U367" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="V367">
         <v>0</v>
       </c>
       <c r="W367">
         <v>0</v>
       </c>
       <c r="X367">
         <v>0</v>
       </c>
       <c r="Y367" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:25">
       <c r="A368">
-        <v>76840</v>
+        <v>76870</v>
       </c>
       <c r="B368">
         <v>0</v>
       </c>
       <c r="C368">
         <v>0</v>
       </c>
       <c r="D368">
         <v>0</v>
       </c>
       <c r="E368">
         <v>0</v>
       </c>
       <c r="F368">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G368">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H368">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I368">
         <v>0</v>
       </c>
       <c r="J368">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0</v>
       </c>
       <c r="L368" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M368">
         <v>0</v>
       </c>
       <c r="N368">
         <v>0</v>
       </c>
       <c r="O368" s="3">
         <v>0</v>
       </c>
       <c r="P368" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="Q368">
         <v>0</v>
       </c>
       <c r="R368">
         <v>0</v>
       </c>
       <c r="S368">
         <v>0</v>
       </c>
       <c r="T368" s="3">
         <v>0</v>
       </c>
       <c r="U368" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="V368">
         <v>0</v>
       </c>
       <c r="W368">
         <v>0</v>
       </c>
       <c r="X368">
         <v>0</v>
       </c>
       <c r="Y368" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:25">
       <c r="A369">
-        <v>76850</v>
+        <v>76880</v>
       </c>
       <c r="B369">
         <v>0</v>
       </c>
       <c r="C369">
         <v>0</v>
       </c>
       <c r="D369">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E369">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F369">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G369">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H369">
         <v>5</v>
       </c>
       <c r="I369">
         <v>0</v>
       </c>
       <c r="J369">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0</v>
       </c>
       <c r="L369" s="3">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M369">
         <v>0</v>
       </c>
       <c r="N369">
         <v>0</v>
       </c>
       <c r="O369" s="3">
         <v>0</v>
       </c>
       <c r="P369" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="Q369">
         <v>0</v>
       </c>
       <c r="R369">
         <v>0</v>
       </c>
       <c r="S369">
         <v>0</v>
       </c>
       <c r="T369" s="3">
         <v>0</v>
       </c>
       <c r="U369" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="V369">
         <v>0</v>
       </c>
       <c r="W369">
         <v>0</v>
       </c>
       <c r="X369">
         <v>0</v>
       </c>
       <c r="Y369" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:25">
       <c r="A370">
-        <v>76860</v>
+        <v>76890</v>
       </c>
       <c r="B370">
         <v>0</v>
       </c>
       <c r="C370">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D370">
         <v>0</v>
       </c>
       <c r="E370">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F370">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G370">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H370">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I370">
         <v>0</v>
       </c>
       <c r="J370">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K370">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L370" s="3">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="M370">
         <v>0</v>
       </c>
       <c r="N370">
         <v>0</v>
       </c>
       <c r="O370" s="3">
         <v>0</v>
       </c>
       <c r="P370" s="5">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="Q370">
         <v>0</v>
       </c>
       <c r="R370">
         <v>0</v>
       </c>
       <c r="S370">
         <v>0</v>
       </c>
       <c r="T370" s="3">
         <v>0</v>
       </c>
       <c r="U370" s="5">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="V370">
         <v>0</v>
       </c>
       <c r="W370">
         <v>0</v>
       </c>
       <c r="X370">
         <v>0</v>
       </c>
       <c r="Y370" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:25">
       <c r="A371">
-        <v>76870</v>
+        <v>76910</v>
       </c>
       <c r="B371">
         <v>0</v>
       </c>
       <c r="C371">
         <v>0</v>
       </c>
       <c r="D371">
         <v>0</v>
       </c>
       <c r="E371">
         <v>0</v>
       </c>
       <c r="F371">
         <v>0</v>
       </c>
       <c r="G371">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H371">
         <v>2</v>
       </c>
       <c r="I371">
         <v>0</v>
       </c>
       <c r="J371">
         <v>0</v>
       </c>
       <c r="K371">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L371" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M371">
         <v>0</v>
       </c>
       <c r="N371">
         <v>0</v>
       </c>
       <c r="O371" s="3">
         <v>0</v>
       </c>
       <c r="P371" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q371">
         <v>0</v>
       </c>
       <c r="R371">
         <v>0</v>
       </c>
       <c r="S371">
         <v>0</v>
       </c>
       <c r="T371" s="3">
         <v>0</v>
       </c>
       <c r="U371" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="V371">
         <v>0</v>
       </c>
       <c r="W371">
         <v>0</v>
       </c>
       <c r="X371">
         <v>0</v>
       </c>
       <c r="Y371" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:25">
       <c r="A372">
-        <v>76880</v>
+        <v>76920</v>
       </c>
       <c r="B372">
         <v>0</v>
       </c>
       <c r="C372">
         <v>0</v>
       </c>
       <c r="D372">
         <v>0</v>
       </c>
       <c r="E372">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F372">
         <v>0</v>
       </c>
       <c r="G372">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H372">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I372">
         <v>0</v>
       </c>
       <c r="J372">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0</v>
       </c>
       <c r="L372" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M372">
         <v>0</v>
       </c>
       <c r="N372">
         <v>0</v>
       </c>
       <c r="O372" s="3">
         <v>0</v>
       </c>
       <c r="P372" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="Q372">
         <v>0</v>
       </c>
       <c r="R372">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S372">
         <v>0</v>
       </c>
       <c r="T372" s="3">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="U372" s="5">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="V372">
         <v>0</v>
       </c>
       <c r="W372">
         <v>0</v>
       </c>
       <c r="X372">
         <v>0</v>
       </c>
       <c r="Y372" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:25">
       <c r="A373">
-        <v>76890</v>
+        <v>76930</v>
       </c>
       <c r="B373">
         <v>0</v>
       </c>
       <c r="C373">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D373">
         <v>0</v>
       </c>
       <c r="E373">
+        <v>1</v>
+      </c>
+      <c r="F373">
+        <v>0</v>
+      </c>
+      <c r="G373">
+        <v>5</v>
+      </c>
+      <c r="H373">
         <v>3</v>
       </c>
-      <c r="F373">
-[...7 lines deleted...]
-      </c>
       <c r="I373">
         <v>0</v>
       </c>
       <c r="J373">
         <v>0</v>
       </c>
       <c r="K373">
         <v>1</v>
       </c>
       <c r="L373" s="3">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="M373">
         <v>0</v>
       </c>
       <c r="N373">
         <v>0</v>
       </c>
       <c r="O373" s="3">
         <v>0</v>
       </c>
       <c r="P373" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="Q373">
         <v>0</v>
       </c>
       <c r="R373">
         <v>0</v>
       </c>
       <c r="S373">
         <v>0</v>
       </c>
       <c r="T373" s="3">
         <v>0</v>
       </c>
       <c r="U373" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="V373">
         <v>0</v>
       </c>
       <c r="W373">
         <v>0</v>
       </c>
       <c r="X373">
         <v>0</v>
       </c>
       <c r="Y373" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:25">
       <c r="A374">
-        <v>76910</v>
+        <v>76940</v>
       </c>
       <c r="B374">
         <v>0</v>
       </c>
       <c r="C374">
         <v>0</v>
       </c>
       <c r="D374">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E374">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F374">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G374">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H374">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="I374">
         <v>0</v>
       </c>
       <c r="J374">
         <v>0</v>
       </c>
       <c r="K374">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L374" s="3">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="M374">
         <v>0</v>
       </c>
       <c r="N374">
         <v>0</v>
       </c>
       <c r="O374" s="3">
         <v>0</v>
       </c>
       <c r="P374" s="5">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="Q374">
         <v>0</v>
       </c>
       <c r="R374">
         <v>0</v>
       </c>
       <c r="S374">
         <v>0</v>
       </c>
       <c r="T374" s="3">
         <v>0</v>
       </c>
       <c r="U374" s="5">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="V374">
         <v>0</v>
       </c>
       <c r="W374">
-        <v>0</v>
+        <v>953</v>
       </c>
       <c r="X374">
         <v>0</v>
       </c>
       <c r="Y374" s="3">
-        <v>0</v>
+        <v>953</v>
       </c>
     </row>
     <row r="375" spans="1:25">
       <c r="A375">
-        <v>76920</v>
+        <v>76950</v>
       </c>
       <c r="B375">
         <v>0</v>
       </c>
       <c r="C375">
         <v>0</v>
       </c>
       <c r="D375">
         <v>0</v>
       </c>
       <c r="E375">
         <v>0</v>
       </c>
       <c r="F375">
         <v>0</v>
       </c>
       <c r="G375">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H375">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I375">
         <v>0</v>
       </c>
       <c r="J375">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0</v>
       </c>
       <c r="L375" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="M375">
         <v>0</v>
       </c>
       <c r="N375">
         <v>0</v>
       </c>
       <c r="O375" s="3">
         <v>0</v>
       </c>
       <c r="P375" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="Q375">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="R375">
         <v>0</v>
       </c>
       <c r="S375">
         <v>0</v>
       </c>
       <c r="T375" s="3">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="U375" s="5">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="V375">
         <v>0</v>
       </c>
       <c r="W375">
         <v>0</v>
       </c>
       <c r="X375">
         <v>0</v>
       </c>
       <c r="Y375" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:25">
       <c r="A376">
-        <v>76930</v>
+        <v>76960</v>
       </c>
       <c r="B376">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C376">
         <v>0</v>
       </c>
       <c r="D376">
         <v>0</v>
       </c>
       <c r="E376">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F376">
         <v>0</v>
       </c>
       <c r="G376">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H376">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I376">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J376">
         <v>0</v>
       </c>
       <c r="K376">
         <v>1</v>
       </c>
       <c r="L376" s="3">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M376">
         <v>0</v>
       </c>
       <c r="N376">
         <v>0</v>
       </c>
       <c r="O376" s="3">
         <v>0</v>
       </c>
       <c r="P376" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="Q376">
         <v>0</v>
       </c>
       <c r="R376">
-        <v>0</v>
+        <v>213</v>
       </c>
       <c r="S376">
         <v>0</v>
       </c>
       <c r="T376" s="3">
-        <v>0</v>
+        <v>213</v>
       </c>
       <c r="U376" s="5">
-        <v>10</v>
+        <v>222</v>
       </c>
       <c r="V376">
         <v>0</v>
       </c>
       <c r="W376">
         <v>0</v>
       </c>
       <c r="X376">
         <v>0</v>
       </c>
       <c r="Y376" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:25">
       <c r="A377">
-        <v>76940</v>
+        <v>76970</v>
       </c>
       <c r="B377">
         <v>0</v>
       </c>
       <c r="C377">
         <v>0</v>
       </c>
       <c r="D377">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E377">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F377">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G377">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H377">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="I377">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J377">
         <v>0</v>
       </c>
       <c r="K377">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L377" s="3">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="M377">
         <v>0</v>
       </c>
       <c r="N377">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O377" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="P377" s="5">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="Q377">
         <v>0</v>
       </c>
       <c r="R377">
         <v>0</v>
       </c>
       <c r="S377">
         <v>0</v>
       </c>
       <c r="T377" s="3">
         <v>0</v>
       </c>
       <c r="U377" s="5">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="V377">
         <v>0</v>
       </c>
       <c r="W377">
-        <v>953</v>
+        <v>0</v>
       </c>
       <c r="X377">
         <v>0</v>
       </c>
       <c r="Y377" s="3">
-        <v>953</v>
+        <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:25">
       <c r="A378">
-        <v>76950</v>
+        <v>76980</v>
       </c>
       <c r="B378">
         <v>0</v>
       </c>
       <c r="C378">
         <v>0</v>
       </c>
       <c r="D378">
         <v>0</v>
       </c>
       <c r="E378">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F378">
         <v>0</v>
       </c>
       <c r="G378">
+        <v>2</v>
+      </c>
+      <c r="H378">
+        <v>0</v>
+      </c>
+      <c r="I378">
+        <v>0</v>
+      </c>
+      <c r="J378">
+        <v>0</v>
+      </c>
+      <c r="K378">
+        <v>0</v>
+      </c>
+      <c r="L378" s="3">
         <v>3</v>
       </c>
-      <c r="H378">
-[...13 lines deleted...]
-      </c>
       <c r="M378">
         <v>0</v>
       </c>
       <c r="N378">
         <v>0</v>
       </c>
       <c r="O378" s="3">
         <v>0</v>
       </c>
       <c r="P378" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="Q378">
         <v>0</v>
       </c>
       <c r="R378">
         <v>0</v>
       </c>
       <c r="S378">
         <v>0</v>
       </c>
       <c r="T378" s="3">
         <v>0</v>
       </c>
       <c r="U378" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="V378">
         <v>0</v>
       </c>
       <c r="W378">
         <v>0</v>
       </c>
       <c r="X378">
         <v>0</v>
       </c>
       <c r="Y378" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:25">
-      <c r="A379">
-        <v>76960</v>
+      <c r="A379" t="s">
+        <v>20</v>
       </c>
       <c r="B379">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="C379">
-        <v>0</v>
+        <v>119</v>
       </c>
       <c r="D379">
-        <v>0</v>
+        <v>152</v>
       </c>
       <c r="E379">
-        <v>2</v>
+        <v>1084</v>
       </c>
       <c r="F379">
-        <v>0</v>
+        <v>284</v>
       </c>
       <c r="G379">
-        <v>0</v>
+        <v>2729</v>
       </c>
       <c r="H379">
-        <v>4</v>
+        <v>3905</v>
       </c>
       <c r="I379">
-        <v>1</v>
+        <v>446</v>
       </c>
       <c r="J379">
-        <v>0</v>
+        <v>234</v>
       </c>
       <c r="K379">
-        <v>1</v>
+        <v>666</v>
       </c>
       <c r="L379" s="3">
-        <v>9</v>
+        <v>9629</v>
       </c>
       <c r="M379">
-        <v>0</v>
+        <v>873</v>
       </c>
       <c r="N379">
-        <v>0</v>
+        <v>2391</v>
       </c>
       <c r="O379" s="3">
-        <v>0</v>
+        <v>3264</v>
       </c>
       <c r="P379" s="5">
-        <v>9</v>
+        <v>12893</v>
       </c>
       <c r="Q379">
-        <v>213</v>
+        <v>6794</v>
       </c>
       <c r="R379">
-        <v>0</v>
+        <v>20653</v>
       </c>
       <c r="S379">
-        <v>0</v>
+        <v>3261</v>
       </c>
       <c r="T379" s="3">
-        <v>213</v>
+        <v>30708</v>
       </c>
       <c r="U379" s="5">
-        <v>222</v>
+        <v>43601</v>
       </c>
       <c r="V379">
-        <v>0</v>
+        <v>83422</v>
       </c>
       <c r="W379">
-        <v>0</v>
+        <v>22428</v>
       </c>
       <c r="X379">
-        <v>0</v>
+        <v>4219</v>
       </c>
       <c r="Y379" s="3">
-        <v>0</v>
-[...229 lines deleted...]
-      <c r="Y382" s="3">
         <v>110069</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>